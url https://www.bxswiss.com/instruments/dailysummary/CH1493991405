--- v1 (2026-08-29)
+++ v2 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radb3f00fffb9498b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf3fee9b09874619" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67edf46d217840d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R758a909215de4006"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d681202970148be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67edf46d217840d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refc57a1a5fb54255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R758a909215de4006" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.00% p.a. Barrier Reverse Convertible on Dell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>102,300</x:t>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,030</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>103,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,250</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>