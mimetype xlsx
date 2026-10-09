--- v2 (2026-09-18)
+++ v3 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf3fee9b09874619" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recf55bdd5aaf485c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R758a909215de4006"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a3387f35bf54894"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refc57a1a5fb54255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R758a909215de4006" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52d32c843218401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a3387f35bf54894" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.00% p.a. Barrier Reverse Convertible on Dell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,880</x:t>
-[...134 lines deleted...]
-          <x:t>108,555</x:t>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,780</x:t>
-[...60 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,970</x:t>
-[...90 lines deleted...]
-          <x:t>107,520</x:t>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>