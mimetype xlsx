--- v3 (2026-10-09)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recf55bdd5aaf485c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2542e2a776564543" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a3387f35bf54894"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea4316a230f449a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52d32c843218401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a3387f35bf54894" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R385aa14a3b954fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea4316a230f449a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.00% p.a. Barrier Reverse Convertible on Dell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>