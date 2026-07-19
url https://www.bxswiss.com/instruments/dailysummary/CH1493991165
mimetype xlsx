--- v0 (2026-06-29)
+++ v1 (2026-07-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86d9bdc00724490f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57eab2d1bc7b4292" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94add18ef66d4ac7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc0f5edd87df4f3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cc21dc17414402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94add18ef66d4ac7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98df00169c4241ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc0f5edd87df4f3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.60% p.a. Barrier Reverse Convertible on ASML</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...60 lines deleted...]
-          <x:t>100,460</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,850</x:t>
-[...345 lines deleted...]
-          <x:t>100,885</x:t>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,440</x:t>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>