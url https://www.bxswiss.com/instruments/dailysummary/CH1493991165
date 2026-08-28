--- v1 (2026-07-19)
+++ v2 (2026-08-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57eab2d1bc7b4292" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R267ba61d366e4a9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc0f5edd87df4f3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51932adfc6d54bc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98df00169c4241ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc0f5edd87df4f3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ff02848059d4991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51932adfc6d54bc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.60% p.a. Barrier Reverse Convertible on ASML</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>101,105</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>18.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,280</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>102,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,615</x:t>
-[...544 lines deleted...]
-          <x:t>99,290</x:t>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>