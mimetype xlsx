--- v0 (2026-06-29)
+++ v1 (2026-07-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb733daca71b04d09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1d5ddda6fef43ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c5f1c8093264e87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd7d448f7ac145d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdbccbbea5d1430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c5f1c8093264e87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66eae553f6d54b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd7d448f7ac145d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.20% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...136 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,760</x:t>
-[...279 lines deleted...]
-          <x:t>100,400</x:t>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>