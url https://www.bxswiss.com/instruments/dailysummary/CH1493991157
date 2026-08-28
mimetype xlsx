--- v1 (2026-07-19)
+++ v2 (2026-08-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1d5ddda6fef43ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87ac39390d3f42d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd7d448f7ac145d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R979c4455a2b3404b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66eae553f6d54b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd7d448f7ac145d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f443fd847e24fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R979c4455a2b3404b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.20% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,960</x:t>
-[...603 lines deleted...]
-          <x:t>98,260</x:t>
+          <x:t>100,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>