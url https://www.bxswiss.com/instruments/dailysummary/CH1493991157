--- v2 (2026-08-28)
+++ v3 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87ac39390d3f42d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1692c47359f49ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R979c4455a2b3404b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57aa1914da0e4525"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f443fd847e24fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R979c4455a2b3404b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1665f31cabcc4285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57aa1914da0e4525" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.20% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,170</x:t>
-[...134 lines deleted...]
-          <x:t>101,705</x:t>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,035</x:t>
-[...377 lines deleted...]
-          <x:t>100,895</x:t>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>