--- v3 (2026-09-19)
+++ v4 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1692c47359f49ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf16cbfc988854857" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57aa1914da0e4525"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R955773bbc5b3403a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1665f31cabcc4285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57aa1914da0e4525" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfff648001444454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R955773bbc5b3403a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.20% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>