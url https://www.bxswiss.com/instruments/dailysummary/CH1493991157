--- v4 (2026-10-09)
+++ v5 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf16cbfc988854857" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re575d352f791469f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R955773bbc5b3403a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1621b5f802394858"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfff648001444454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R955773bbc5b3403a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d059c7386ef408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1621b5f802394858" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.20% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>96,550</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,230</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>95,730</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,370</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>