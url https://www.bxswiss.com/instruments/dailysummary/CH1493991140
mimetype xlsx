--- v0 (2026-06-29)
+++ v1 (2026-07-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5f6dc1365f54185" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f6dc74e77d4095" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d4d74a256e64e6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2275dfab2344926"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cf868deb6f54d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d4d74a256e64e6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74e006cb577945a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2275dfab2344926" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,268 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...216 lines deleted...]
-        <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -577,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>