--- v1 (2026-07-19)
+++ v2 (2026-08-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f6dc74e77d4095" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R980c1fbc90bd408c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2275dfab2344926"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6c54673cf1a4a40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74e006cb577945a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2275dfab2344926" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ca658e6e1c54d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6c54673cf1a4a40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>93,960</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,570</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>94,340</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,080</x:t>
-[...102 lines deleted...]
-          <x:t>90,390</x:t>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>98,320</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,930</x:t>
-[...269 lines deleted...]
-          <x:t>86,340</x:t>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>