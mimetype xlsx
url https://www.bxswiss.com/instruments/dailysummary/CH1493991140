--- v2 (2026-08-28)
+++ v3 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R980c1fbc90bd408c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R873a3da8b9064223" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6c54673cf1a4a40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93e12baba96f42e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ca658e6e1c54d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6c54673cf1a4a40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re973e30c55574923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93e12baba96f42e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>