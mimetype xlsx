--- v3 (2026-09-17)
+++ v4 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R873a3da8b9064223" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f14af43cf724343" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93e12baba96f42e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e6492954a7e4a5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re973e30c55574923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93e12baba96f42e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb1810d124244278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e6492954a7e4a5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>94,950</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>85,780</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>