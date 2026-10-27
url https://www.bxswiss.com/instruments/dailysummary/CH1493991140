--- v4 (2026-10-07)
+++ v5 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f14af43cf724343" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc449258b75b34100" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e6492954a7e4a5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e2286e567f843eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb1810d124244278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e6492954a7e4a5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ab34ab4cbd842d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e2286e567f843eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>