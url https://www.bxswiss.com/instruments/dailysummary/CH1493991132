--- v0 (2026-06-29)
+++ v1 (2026-07-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88f50cf1b65549c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27cc353033e5461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a0f2fd9f31d4a48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe2e5387d4154740"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21b00b7fae0749d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a0f2fd9f31d4a48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88de5358d71244ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe2e5387d4154740" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Ypsomed Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...70 lines deleted...]
-          <x:t>101,225</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>10.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,465</x:t>
-[...4 lines deleted...]
-          <x:t>100,735</x:t>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...316 lines deleted...]
-          <x:t>102,040</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>