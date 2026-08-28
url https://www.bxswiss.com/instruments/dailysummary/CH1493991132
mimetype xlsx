--- v1 (2026-07-19)
+++ v2 (2026-08-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27cc353033e5461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81925321b72f4f29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe2e5387d4154740"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ffc90d443a047ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88de5358d71244ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe2e5387d4154740" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75f052b8e6fc47ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ffc90d443a047ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Ypsomed Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>103,050</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>