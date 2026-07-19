--- v0 (2026-06-29)
+++ v1 (2026-07-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344e4c084aa247fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ad00ec9220147e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb43fc4b196a74f8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9e45f05c3e44cfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1867cd043dc44e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb43fc4b196a74f8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fe87b3f710e4c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9e45f05c3e44cfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,278 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...82 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,290</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>99,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,230</x:t>
         </x:is>
       </x:c>
@@ -577,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>