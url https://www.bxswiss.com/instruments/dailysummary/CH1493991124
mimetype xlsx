--- v1 (2026-07-19)
+++ v2 (2026-08-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ad00ec9220147e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5719fde8ed4f48ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9e45f05c3e44cfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe6b965991924c70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fe87b3f710e4c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9e45f05c3e44cfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29eaeb2720e34938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe6b965991924c70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>101,035</x:t>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,845</x:t>
-[...48 lines deleted...]
-          <x:t>101,475</x:t>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,140</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>102,640</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,640</x:t>
-[...276 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,225</x:t>
-[...31 lines deleted...]
-          <x:t>100,835</x:t>
+          <x:t>102,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>