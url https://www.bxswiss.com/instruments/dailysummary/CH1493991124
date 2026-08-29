--- v2 (2026-08-08)
+++ v3 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5719fde8ed4f48ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6803ec8662814e71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe6b965991924c70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd68aca368ee49d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29eaeb2720e34938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe6b965991924c70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb32ac01a9d4c4466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd68aca368ee49d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,410</x:t>
-[...313 lines deleted...]
-          <x:t>102,240</x:t>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>102,390</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>