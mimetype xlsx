--- v0 (2026-06-29)
+++ v1 (2026-07-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e82dace1ebe43ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1239e213e2244932" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26c39521eaf64ebd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86e67176bb9a4feb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R792399a16334478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26c39521eaf64ebd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23b1fafbe409446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86e67176bb9a4feb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Broadcom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...65 lines deleted...]
-          <x:t>97,220</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,490</x:t>
-[...60 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,750</x:t>
-[...279 lines deleted...]
-          <x:t>94,080</x:t>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>