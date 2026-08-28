--- v1 (2026-07-19)
+++ v2 (2026-08-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1239e213e2244932" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba7888d259ed4f85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86e67176bb9a4feb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90e85fd5568c496c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23b1fafbe409446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86e67176bb9a4feb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c555818e94a4b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90e85fd5568c496c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Broadcom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>97,500</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,230</x:t>
-[...48 lines deleted...]
-          <x:t>96,100</x:t>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,900</x:t>
-[...75 lines deleted...]
-          <x:t>93,560</x:t>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,080</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...386 lines deleted...]
-          <x:t>93,260</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>93,290</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>