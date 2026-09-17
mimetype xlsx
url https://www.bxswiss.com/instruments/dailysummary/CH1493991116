--- v2 (2026-08-28)
+++ v3 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba7888d259ed4f85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reebf6ddd2e8a45b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90e85fd5568c496c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb59315186ce444c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c555818e94a4b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90e85fd5568c496c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1c0c298e5834b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb59315186ce444c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Broadcom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,430</x:t>
-[...26 lines deleted...]
-          <x:t>94,620</x:t>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,400</x:t>
-[...38 lines deleted...]
-          <x:t>93,570</x:t>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,270</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>94,830</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>