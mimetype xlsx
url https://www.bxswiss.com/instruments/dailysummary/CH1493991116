--- v3 (2026-09-17)
+++ v4 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reebf6ddd2e8a45b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc9eb2a37f0040b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb59315186ce444c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6aebb5439464461"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1c0c298e5834b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb59315186ce444c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5b9b32ac1254302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6aebb5439464461" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Broadcom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>95,990</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,770</x:t>
-[...97 lines deleted...]
-          <x:t>94,080</x:t>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,850</x:t>
-[...48 lines deleted...]
-          <x:t>93,670</x:t>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...370 lines deleted...]
-          <x:t>90,140</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>