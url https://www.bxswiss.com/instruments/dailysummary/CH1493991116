--- v4 (2026-10-07)
+++ v5 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc9eb2a37f0040b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R925899d6bf354917" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6aebb5439464461"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a0401df8c524e06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5b9b32ac1254302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6aebb5439464461" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14b7dc8147f84b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a0401df8c524e06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Broadcom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>93,580</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,330</x:t>
-[...43 lines deleted...]
-          <x:t>92,580</x:t>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,620</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>90,480</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,630</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>94,130</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>