--- v0 (2026-06-29)
+++ v1 (2026-07-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3299614e2c654065" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R957a9d8606e2439f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4809e4800e48494e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4211530f27134b5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd554d62a3f53437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4809e4800e48494e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8815532b8d5149c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4211530f27134b5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,295 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...178 lines deleted...]
-          <x:t>100,310</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -577,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>