--- v1 (2026-07-19)
+++ v2 (2026-08-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R957a9d8606e2439f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd55a8985aad24584" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4211530f27134b5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dd573ddf22d4c78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8815532b8d5149c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4211530f27134b5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3b0b587fdd44d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dd573ddf22d4c78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>102,010</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,715</x:t>
-[...463 lines deleted...]
-          <x:t>101,655</x:t>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>