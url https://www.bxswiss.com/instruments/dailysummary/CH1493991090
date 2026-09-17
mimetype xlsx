--- v2 (2026-08-28)
+++ v3 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd55a8985aad24584" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6d468be27ce432a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dd573ddf22d4c78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f3779e0183343d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3b0b587fdd44d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dd573ddf22d4c78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9802daf8255b47d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f3779e0183343d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>102,040</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,805</x:t>
-[...48 lines deleted...]
-          <x:t>102,890</x:t>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-          <x:t>06.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,770</x:t>
-[...414 lines deleted...]
-          <x:t>103,445</x:t>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>