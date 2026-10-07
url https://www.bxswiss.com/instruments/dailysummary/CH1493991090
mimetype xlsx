--- v3 (2026-09-17)
+++ v4 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6d468be27ce432a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8127132054174110" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f3779e0183343d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa3a1ed6626b4762"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9802daf8255b47d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f3779e0183343d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29bffff4be764025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa3a1ed6626b4762" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>101,775</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,655</x:t>
-[...362 lines deleted...]
-          <x:t>101,195</x:t>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,135</x:t>
-[...97 lines deleted...]
-          <x:t>101,005</x:t>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,215</x:t>
-        </x:is>
-[...89 lines deleted...]
-          <x:t>101,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>