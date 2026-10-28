--- v4 (2026-10-07)
+++ v5 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8127132054174110" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb471035b33849f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa3a1ed6626b4762"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R671df5cc4fa645c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29bffff4be764025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa3a1ed6626b4762" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R600afffa7be3472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R671df5cc4fa645c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,195</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,135</x:t>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,215</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>16.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,205</x:t>
-[...102 lines deleted...]
-          <x:t>101,095</x:t>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,095</x:t>
-[...205 lines deleted...]
-          <x:t>101,185</x:t>
+          <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,165</x:t>
-[...38 lines deleted...]
-          <x:t>06.10.2026</x:t>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,355</x:t>
-[...36 lines deleted...]
-          <x:t>101,215</x:t>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>