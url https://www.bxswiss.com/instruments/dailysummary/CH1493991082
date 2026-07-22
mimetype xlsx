--- v0 (2026-07-02)
+++ v1 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4287b411209b41b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd48d798f81fc4a71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R263d87115f9e42d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R036ca8c6de6c4024"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ca16eec31af451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R263d87115f9e42d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cdfa61ca1424ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R036ca8c6de6c4024" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,466 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...62 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,830</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>99,090</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>23.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,550</x:t>
-[...171 lines deleted...]
-          <x:t>98,870</x:t>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>