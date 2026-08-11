--- v1 (2026-07-22)
+++ v2 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd48d798f81fc4a71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ab38dcf80244d96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R036ca8c6de6c4024"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9012bd86201041df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cdfa61ca1424ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R036ca8c6de6c4024" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reab2d92add7e466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9012bd86201041df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,550</x:t>
-[...220 lines deleted...]
-          <x:t>100,120</x:t>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,645</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>101,105</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,045</x:t>
-[...301 lines deleted...]
-          <x:t>99,360</x:t>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>