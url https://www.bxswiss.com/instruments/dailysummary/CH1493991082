--- v2 (2026-08-11)
+++ v3 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ab38dcf80244d96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16d5763feecd4af7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9012bd86201041df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40d9225aa8d949b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reab2d92add7e466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9012bd86201041df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd336070c6484b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40d9225aa8d949b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>102,510</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,380</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>102,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,160</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>