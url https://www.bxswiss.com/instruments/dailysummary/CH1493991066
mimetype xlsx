--- v2 (2026-08-11)
+++ v3 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bd32237676b4d02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bbd98b9c21f41da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5c2899506574507"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19135712935b4d09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R346ef8dfe81241a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5c2899506574507" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b10114fe224a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19135712935b4d09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.20% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>96,890</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>