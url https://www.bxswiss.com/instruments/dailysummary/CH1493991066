--- v3 (2026-09-21)
+++ v4 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bbd98b9c21f41da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde5c09d5ee184c78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19135712935b4d09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R563d61d59f0b4755"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b10114fe224a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19135712935b4d09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc445a16f32ae4fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R563d61d59f0b4755" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.20% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>