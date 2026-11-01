--- v4 (2026-10-12)
+++ v5 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde5c09d5ee184c78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7311d9058b464edb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R563d61d59f0b4755"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R726ef8ca01dc4682"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc445a16f32ae4fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R563d61d59f0b4755" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R640cb3974e944c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R726ef8ca01dc4682" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.20% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,000</x:t>
-[...522 lines deleted...]
-          <x:t>84,820</x:t>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>