--- v0 (2026-07-02)
+++ v1 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1403bd8cb9384a96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0146141aadf4a7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a85dc9897f94b5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b51f2ffb5a843fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R616ca8666a814306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a85dc9897f94b5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra057f1d0710a411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b51f2ffb5a843fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.20% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,486 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...87 lines deleted...]
-          <x:t>98,890</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,720</x:t>
-[...173 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,045</x:t>
-[...171 lines deleted...]
-          <x:t>100,635</x:t>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>