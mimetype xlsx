--- v1 (2026-07-22)
+++ v2 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0146141aadf4a7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bd32237676b4d02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b51f2ffb5a843fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5c2899506574507"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra057f1d0710a411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b51f2ffb5a843fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R346ef8dfe81241a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5c2899506574507" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.20% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...531 lines deleted...]
-          <x:t>98,620</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,290</x:t>
-[...4 lines deleted...]
-          <x:t>98,560</x:t>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>