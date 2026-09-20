--- v2 (2026-08-31)
+++ v3 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c19dd6b5c0f4dea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebd381804c26492c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd3a4b31bd7f45e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cd152e2ffbd4605"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc7ca9f685b846f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd3a4b31bd7f45e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd458e29076774996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cd152e2ffbd4605" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.70% p.a. Barrier Reverse Convertible on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,735</x:t>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,505</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>101,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>100,805</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>