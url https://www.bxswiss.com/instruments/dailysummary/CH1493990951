--- v3 (2026-09-20)
+++ v4 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebd381804c26492c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583841f9371e4a1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cd152e2ffbd4605"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9fc37fb8f6544ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd458e29076774996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cd152e2ffbd4605" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4e5ca85e3d94c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9fc37fb8f6544ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.70% p.a. Barrier Reverse Convertible on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>100,290</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,210</x:t>
-[...517 lines deleted...]
-          <x:t>101,035</x:t>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>