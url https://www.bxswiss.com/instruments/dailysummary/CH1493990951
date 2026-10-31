--- v4 (2026-10-11)
+++ v5 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583841f9371e4a1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7db5140c98cd4501" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9fc37fb8f6544ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67269595cf184e23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4e5ca85e3d94c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9fc37fb8f6544ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbff5ddf391c6483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67269595cf184e23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.70% p.a. Barrier Reverse Convertible on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>100,665</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,510</x:t>
-[...43 lines deleted...]
-          <x:t>101,375</x:t>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,105</x:t>
-[...485 lines deleted...]
-          <x:t>98,160</x:t>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>