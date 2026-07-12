--- v0 (2026-06-22)
+++ v1 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1db7b15027c14d2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R311cfed32f47403e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49ca500259ce462e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4e6abd281d64fbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7b6c4f55f34652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49ca500259ce462e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37e75d0377614db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4e6abd281d64fbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.60% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>96,240</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,240</x:t>
-[...102 lines deleted...]
-          <x:t>97,070</x:t>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,950</x:t>
-[...215 lines deleted...]
-          <x:t>100,560</x:t>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>