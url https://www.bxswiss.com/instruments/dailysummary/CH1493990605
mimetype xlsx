--- v1 (2026-07-12)
+++ v2 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R311cfed32f47403e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27d670f38eea427c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4e6abd281d64fbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebe87867b7394b2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37e75d0377614db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4e6abd281d64fbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7663640b8194606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebe87867b7394b2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.60% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>96,670</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,300</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>94,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,230</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>