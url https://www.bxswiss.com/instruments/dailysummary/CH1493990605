--- v2 (2026-08-01)
+++ v3 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27d670f38eea427c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15f888e4ca4c4236" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebe87867b7394b2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cd4ac01c98b404b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7663640b8194606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebe87867b7394b2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2242257e3d5b4843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cd4ac01c98b404b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.60% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>95,550</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,660</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>90,950</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>