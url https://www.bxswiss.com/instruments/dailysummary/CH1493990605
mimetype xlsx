--- v3 (2026-08-21)
+++ v4 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15f888e4ca4c4236" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a4dc331bcb4144" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cd4ac01c98b404b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac1680f0e87244f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2242257e3d5b4843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cd4ac01c98b404b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00c7eb287f764545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac1680f0e87244f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.60% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>93,040</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,840</x:t>
-[...544 lines deleted...]
-          <x:t>95,440</x:t>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>