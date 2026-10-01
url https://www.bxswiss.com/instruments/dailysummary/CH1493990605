--- v4 (2026-09-11)
+++ v5 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a4dc331bcb4144" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f26e99832e4ff3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac1680f0e87244f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ff0bf6f1aa04b96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00c7eb287f764545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac1680f0e87244f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cb199747c6840dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ff0bf6f1aa04b96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.60% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>96,890</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,910</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>96,870</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>94,630</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>