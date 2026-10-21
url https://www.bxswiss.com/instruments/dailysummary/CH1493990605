--- v5 (2026-10-01)
+++ v6 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f26e99832e4ff3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fcaeacb6e2b44f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ff0bf6f1aa04b96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5369a4de0ccf4f96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cb199747c6840dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ff0bf6f1aa04b96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R970f60cc9d8d4f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5369a4de0ccf4f96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.60% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>93,930</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,640</x:t>
-[...301 lines deleted...]
-          <x:t>100,620</x:t>
+          <x:t>97,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>