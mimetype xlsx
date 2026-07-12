--- v0 (2026-06-22)
+++ v1 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88665e33a6084390" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re92a7e4c12a54338" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda030f9104be48bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bafca8bcdb349fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4583579f8b9247a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda030f9104be48bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra60bd41175104a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bafca8bcdb349fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>95,040</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,010</x:t>
-[...129 lines deleted...]
-          <x:t>97,370</x:t>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,520</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>96,560</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>99,910</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>