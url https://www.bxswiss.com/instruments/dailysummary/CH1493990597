--- v1 (2026-07-12)
+++ v2 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re92a7e4c12a54338" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d3abcb8932b4016" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bafca8bcdb349fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a339c785cc34273"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra60bd41175104a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bafca8bcdb349fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47bf27e6b4884259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a339c785cc34273" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>97,370</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,520</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>96,560</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>29.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,290</x:t>
-[...53 lines deleted...]
-          <x:t>99,340</x:t>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,400</x:t>
-[...124 lines deleted...]
-          <x:t>96,780</x:t>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>95,490</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>