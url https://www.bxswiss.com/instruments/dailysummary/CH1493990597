--- v2 (2026-08-01)
+++ v3 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d3abcb8932b4016" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae77baaf811f49bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a339c785cc34273"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree4a97c0179348b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47bf27e6b4884259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a339c785cc34273" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a9c222194a94172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree4a97c0179348b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,340</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,400</x:t>
-[...124 lines deleted...]
-          <x:t>96,780</x:t>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>09.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>95,460</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,590</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>95,770</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,550</x:t>
-[...220 lines deleted...]
-          <x:t>95,120</x:t>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>