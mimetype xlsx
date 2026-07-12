--- v0 (2026-06-22)
+++ v1 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c53757a196c4fb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08dcf6430241483c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refcadb5354d9469c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43493a3f9fdf4a7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R978fa8ea526841af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refcadb5354d9469c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2696f931218f479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43493a3f9fdf4a7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.20% p.a. Barrier Reverse Convertible on Nokia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,261 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -570,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>