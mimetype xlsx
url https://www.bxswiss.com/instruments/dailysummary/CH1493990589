--- v1 (2026-07-12)
+++ v2 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08dcf6430241483c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeca908b973146c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43493a3f9fdf4a7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raee75fde796f4ee0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2696f931218f479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43493a3f9fdf4a7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb83a4e4ebc6b4ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raee75fde796f4ee0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.20% p.a. Barrier Reverse Convertible on Nokia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>88,440</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,440</x:t>
-[...291 lines deleted...]
-          <x:t>92,380</x:t>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,140</x:t>
-[...226 lines deleted...]
-        <x:is>
           <x:t>86,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,060</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>90,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>