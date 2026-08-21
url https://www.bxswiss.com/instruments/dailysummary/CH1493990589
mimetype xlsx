--- v2 (2026-08-01)
+++ v3 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeca908b973146c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf98bc7bc31b64b8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raee75fde796f4ee0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93a8df6e45254c26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb83a4e4ebc6b4ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raee75fde796f4ee0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29fea0d6ea3e4cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93a8df6e45254c26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.20% p.a. Barrier Reverse Convertible on Nokia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>79,690</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...111 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,185</x:t>
@@ -744,50 +366,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>