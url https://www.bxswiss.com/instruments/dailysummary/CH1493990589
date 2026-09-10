--- v3 (2026-08-21)
+++ v4 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf98bc7bc31b64b8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0599f3d068145b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93a8df6e45254c26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc4d49b069ba4b2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29fea0d6ea3e4cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93a8df6e45254c26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R819a6a149dc24a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc4d49b069ba4b2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.20% p.a. Barrier Reverse Convertible on Nokia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>73,415</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>