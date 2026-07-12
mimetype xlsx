--- v0 (2026-06-22)
+++ v1 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f5368c81e5c403a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebaf14a17b02437c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a98f9117f3c4352"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e3ebcfcb0fe46ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65fe5450803b436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a98f9117f3c4352" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f01679e5f624ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e3ebcfcb0fe46ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.20% p.a. Barrier Reverse Convertible on Nokia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,261 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -570,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>