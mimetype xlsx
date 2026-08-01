--- v1 (2026-07-12)
+++ v2 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebaf14a17b02437c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ef92dc36714143" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e3ebcfcb0fe46ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re31ae22ec8394310"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f01679e5f624ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e3ebcfcb0fe46ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe9ecb1b2e53416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re31ae22ec8394310" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.20% p.a. Barrier Reverse Convertible on Nokia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,950</x:t>
-[...475 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,060</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>