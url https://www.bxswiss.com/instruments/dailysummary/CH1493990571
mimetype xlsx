--- v2 (2026-08-01)
+++ v3 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ef92dc36714143" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe096fbac08f4ca2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re31ae22ec8394310"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05ebf0c04d6944a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe9ecb1b2e53416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re31ae22ec8394310" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec7e2c2545c443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05ebf0c04d6944a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.20% p.a. Barrier Reverse Convertible on Nokia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,50 +339,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>