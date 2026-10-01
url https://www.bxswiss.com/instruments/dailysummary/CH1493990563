--- v4 (2026-09-10)
+++ v5 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80b5b0e5f09b4a9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1df87615a5f54e44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b1158b57dda4b49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a30bb63387b46cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R037c400399f04ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b1158b57dda4b49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4814cd744c0347a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a30bb63387b46cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.50% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>92,265</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,600</x:t>
-[...21 lines deleted...]
-          <x:t>92,330</x:t>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,870</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-          <x:t>28.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,130</x:t>
-[...252 lines deleted...]
-          <x:t>88,010</x:t>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>