--- v5 (2026-10-01)
+++ v6 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1df87615a5f54e44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra798c0acbb544b9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a30bb63387b46cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44b2b117049147b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4814cd744c0347a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a30bb63387b46cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc86d05584d2845bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44b2b117049147b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.50% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>86,380</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,110</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>88,010</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>91,740</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>