--- v0 (2026-06-22)
+++ v1 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R003ed94217814baa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ef14db310ec4bfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37b06c50d8bd48f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf26d02429ed742e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5532db1b15534375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37b06c50d8bd48f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R454df75445e74240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf26d02429ed742e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.50% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>97,360</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,400</x:t>
-[...151 lines deleted...]
-          <x:t>96,300</x:t>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,160</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>94,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>