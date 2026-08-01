--- v1 (2026-07-12)
+++ v2 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ef14db310ec4bfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R774f9d759c8d43fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf26d02429ed742e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e189dfa8d7d4e68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R454df75445e74240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf26d02429ed742e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R212c9034327d4ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e189dfa8d7d4e68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.50% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>92,070</x:t>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,030</x:t>
-[...75 lines deleted...]
-          <x:t>96,300</x:t>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,160</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>19.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,160</x:t>
-[...414 lines deleted...]
-          <x:t>93,290</x:t>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>