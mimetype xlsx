--- v2 (2026-08-01)
+++ v3 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R774f9d759c8d43fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cb34b9fb1454f56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e189dfa8d7d4e68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b6df971488645cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R212c9034327d4ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e189dfa8d7d4e68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd45d4dacaf4ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b6df971488645cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.50% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>95,030</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>85,990</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>