--- v3 (2026-08-21)
+++ v4 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cb34b9fb1454f56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80b5b0e5f09b4a9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b6df971488645cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b1158b57dda4b49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd45d4dacaf4ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b6df971488645cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R037c400399f04ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b1158b57dda4b49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.50% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,340</x:t>
-[...21 lines deleted...]
-          <x:t>88,220</x:t>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,350</x:t>
-[...544 lines deleted...]
-          <x:t>90,390</x:t>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>