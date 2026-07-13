--- v0 (2026-06-23)
+++ v1 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc90410ef9c2d4ab6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d2889f929494f83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d2c1f3e71a24226"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1218c7234c44dd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97cad6a0db2b4f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d2c1f3e71a24226" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6caed90d4c0f47a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1218c7234c44dd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,357 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>101,175</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,500</x:t>
-[...26 lines deleted...]
-          <x:t>100,795</x:t>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,905</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,270</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>100,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,145</x:t>
         </x:is>
       </x:c>
@@ -570,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>