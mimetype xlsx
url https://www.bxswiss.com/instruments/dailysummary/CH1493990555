--- v1 (2026-07-13)
+++ v2 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d2889f929494f83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3c2ea53335b474c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1218c7234c44dd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd76bde7af71f4bae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6caed90d4c0f47a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1218c7234c44dd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f082e79357140f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd76bde7af71f4bae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>102,540</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,145</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,680</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,680</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,020</x:t>
-[...70 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,410</x:t>
-[...63 lines deleted...]
-          <x:t>102,670</x:t>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>