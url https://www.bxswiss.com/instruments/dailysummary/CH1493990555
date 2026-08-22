--- v2 (2026-08-02)
+++ v3 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3c2ea53335b474c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ccf8253b14948b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd76bde7af71f4bae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0079392d1bc34eb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f082e79357140f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd76bde7af71f4bae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0c12de2b0a2476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0079392d1bc34eb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>103,020</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,020</x:t>
-[...97 lines deleted...]
-          <x:t>102,560</x:t>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>102,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>