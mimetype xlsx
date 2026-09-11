--- v3 (2026-08-22)
+++ v4 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23377815dc7b43b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d9266284c504883" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccc276e67b564317"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc87581f58ef4a37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R204b58d8f51b47d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccc276e67b564317" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1964feeeb6bd4daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc87581f58ef4a37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>102,930</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>23.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,235</x:t>
-[...21 lines deleted...]
-          <x:t>102,680</x:t>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,010</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>102,680</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,010</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...86 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>103,255</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>