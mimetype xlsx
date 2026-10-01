--- v4 (2026-09-11)
+++ v5 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d9266284c504883" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2dc8b863baa411b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc87581f58ef4a37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca137893fed14401"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1964feeeb6bd4daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc87581f58ef4a37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18e48d6709ba4152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca137893fed14401" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>