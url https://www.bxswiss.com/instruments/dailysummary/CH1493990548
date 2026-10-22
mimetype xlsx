--- v5 (2026-10-01)
+++ v6 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2dc8b863baa411b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ff46ebf02a84ab3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca137893fed14401"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2406172c1d8439f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18e48d6709ba4152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca137893fed14401" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R203a789e57914205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2406172c1d8439f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,340</x:t>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>99,930</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...225 lines deleted...]
-          <x:t>100,580</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,360</x:t>
-[...102 lines deleted...]
-          <x:t>99,840</x:t>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,940</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>