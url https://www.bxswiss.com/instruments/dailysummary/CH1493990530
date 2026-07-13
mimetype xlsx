--- v0 (2026-06-23)
+++ v1 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra29629595c824047" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa3be18a7d9a4fe0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd018faa00694293"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R438734748abe4ddc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84ae49cfac9f4f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd018faa00694293" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b0bfb21b4ea4f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R438734748abe4ddc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>100,825</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,875</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>100,520</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,210</x:t>
-[...156 lines deleted...]
-          <x:t>100,935</x:t>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,540</x:t>
-[...161 lines deleted...]
-          <x:t>100,795</x:t>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>