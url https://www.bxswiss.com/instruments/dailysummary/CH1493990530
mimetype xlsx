--- v1 (2026-07-13)
+++ v2 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa3be18a7d9a4fe0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5345f47c3c904555" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R438734748abe4ddc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R080353496b6e45c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b0bfb21b4ea4f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R438734748abe4ddc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38bd1ab910554757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R080353496b6e45c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,095</x:t>
-[...75 lines deleted...]
-          <x:t>100,480</x:t>
+          <x:t>100,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,835</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>100,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,080</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>99,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,390</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>100,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...19 lines deleted...]
-          <x:t>100,330</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>