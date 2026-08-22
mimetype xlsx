--- v2 (2026-08-02)
+++ v3 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5345f47c3c904555" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08da968458914bce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R080353496b6e45c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9b6f167b7384eb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38bd1ab910554757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R080353496b6e45c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6a3492ee3b9489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9b6f167b7384eb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>100,280</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,760</x:t>
-[...566 lines deleted...]
-          <x:t>95,830</x:t>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>