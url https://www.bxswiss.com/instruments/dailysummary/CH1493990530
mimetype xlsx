--- v3 (2026-08-22)
+++ v4 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08da968458914bce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40dfde935eee4744" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9b6f167b7384eb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40dd5ba4d4394178"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6a3492ee3b9489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9b6f167b7384eb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d38ca366c474294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40dd5ba4d4394178" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,160</x:t>
+          <x:t>93,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,880</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>95,320</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,880</x:t>
-[...431 lines deleted...]
-          <x:t>97,300</x:t>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>