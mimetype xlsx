--- v4 (2026-09-11)
+++ v5 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40dfde935eee4744" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb19d076ae5343f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40dd5ba4d4394178"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a1834007c37491c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d38ca366c474294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40dd5ba4d4394178" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fbaac34c9cf4ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a1834007c37491c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>96,200</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,050</x:t>
-[...436 lines deleted...]
-          <x:t>91,960</x:t>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>