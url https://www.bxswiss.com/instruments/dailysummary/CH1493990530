--- v5 (2026-10-03)
+++ v6 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb19d076ae5343f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R665572339a8e4f41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a1834007c37491c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1aa6a4a25144489"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fbaac34c9cf4ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a1834007c37491c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R605375cf20bb4177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1aa6a4a25144489" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>94,620</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,880</x:t>
-[...48 lines deleted...]
-          <x:t>92,510</x:t>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,940</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...499 lines deleted...]
-          <x:t>96,710</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,160</x:t>
-[...11 lines deleted...]
-          <x:t>95,460</x:t>
+          <x:t>95,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>94,480</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>