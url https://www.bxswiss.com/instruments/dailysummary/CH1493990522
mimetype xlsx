--- v0 (2026-06-05)
+++ v1 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6751357f315d42bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R489fe24a123140c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fec5e5bc7f54811"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c620ed280cd4d39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R718b2e3093b64d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fec5e5bc7f54811" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab894da6522b4c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c620ed280cd4d39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.20% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,155 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -324,31 +219,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>