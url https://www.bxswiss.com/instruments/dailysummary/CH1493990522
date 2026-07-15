--- v1 (2026-06-25)
+++ v2 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R489fe24a123140c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffa865dc684849f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c620ed280cd4d39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00455f9100b4b6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab894da6522b4c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c620ed280cd4d39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7a3a09c98694615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00455f9100b4b6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.20% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,479 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...48 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,340</x:t>
-[...70 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,140</x:t>
-[...306 lines deleted...]
-          <x:t>100,570</x:t>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>