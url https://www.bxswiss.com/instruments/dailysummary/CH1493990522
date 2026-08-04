--- v2 (2026-07-15)
+++ v3 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffa865dc684849f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc715c1146622471c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00455f9100b4b6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b3b89a8b6674bbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7a3a09c98694615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00455f9100b4b6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra41710d1255443bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b3b89a8b6674bbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.20% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,640</x:t>
-[...549 lines deleted...]
-          <x:t>100,220</x:t>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>