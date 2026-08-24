--- v3 (2026-08-04)
+++ v4 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc715c1146622471c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf668aa3f524740e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b3b89a8b6674bbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcf87720a8f44720"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra41710d1255443bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b3b89a8b6674bbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R712a7c5345814476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcf87720a8f44720" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.20% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>99,470</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,570</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>99,770</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>99,900</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,490</x:t>
-[...173 lines deleted...]
-          <x:t>98,790</x:t>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,650</x:t>
-[...11 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,850</x:t>
-        </x:is>
-[...229 lines deleted...]
-          <x:t>98,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>