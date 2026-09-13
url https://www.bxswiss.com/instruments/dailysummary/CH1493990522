--- v4 (2026-08-24)
+++ v5 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf668aa3f524740e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6531eec53e445eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcf87720a8f44720"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc2f96b9175f4688"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R712a7c5345814476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcf87720a8f44720" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f752616c5724b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc2f96b9175f4688" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.20% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493990522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>98,920</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,520</x:t>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,720</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>97,870</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,940</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>98,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>