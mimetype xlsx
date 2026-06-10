--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77c9dbf310e54785" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd6e29c18634414d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10bed85fb3654d69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbaca1eb229c4af9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3264fd0b798e43cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10bed85fb3654d69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2b1134b9e254969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbaca1eb229c4af9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493989888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -317,31 +219,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>