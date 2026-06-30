--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd6e29c18634414d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8960148e9ba74daa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbaca1eb229c4af9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4452f280976b4aee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2b1134b9e254969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbaca1eb229c4af9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ac4c7b9f33c417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4452f280976b4aee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493989888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>101,365</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,815</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>02.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,940</x:t>
-[...21 lines deleted...]
-          <x:t>102,430</x:t>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,815</x:t>
-[...16 lines deleted...]
-          <x:t>102,680</x:t>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,680</x:t>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,840</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,840</x:t>
-        </x:is>
-[...67 lines deleted...]
-          <x:t>103,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>