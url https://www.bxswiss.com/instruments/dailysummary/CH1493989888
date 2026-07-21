--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8960148e9ba74daa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7bf662ae5fd4050" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4452f280976b4aee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e7ff755ee6e4638"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ac4c7b9f33c417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4452f280976b4aee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8f9c198e6264e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e7ff755ee6e4638" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493989888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>102,430</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,815</x:t>
-[...16 lines deleted...]
-          <x:t>102,680</x:t>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,680</x:t>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,840</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,840</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>102,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,365</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>10.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,955</x:t>
-[...4 lines deleted...]
-          <x:t>103,030</x:t>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,535</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>103,795</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,205</x:t>
-[...323 lines deleted...]
-          <x:t>102,840</x:t>
+          <x:t>103,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>