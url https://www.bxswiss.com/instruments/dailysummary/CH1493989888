--- v3 (2026-07-21)
+++ v4 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7bf662ae5fd4050" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97b87b4edd2e4d37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e7ff755ee6e4638"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a6655701aa54993"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8f9c198e6264e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e7ff755ee6e4638" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra89a80d57d234e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a6655701aa54993" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493989888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>103,405</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,755</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>103,265</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>