--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R238c9060c8a24a77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra94d42d71c4c49b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb57b3b86f1c5431f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84909ec1f69f4e8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R393a4a1559b642e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb57b3b86f1c5431f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a8d0fb14b834863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84909ec1f69f4e8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493989870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -317,31 +219,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>