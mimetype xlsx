--- v1 (2026-06-10)
+++ v2 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra94d42d71c4c49b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R884be2d8bb8a449d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84909ec1f69f4e8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc04eab04279f4819"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a8d0fb14b834863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84909ec1f69f4e8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf36d14e031584e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc04eab04279f4819" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493989870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>97,610</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,610</x:t>
-[...355 lines deleted...]
-          <x:t>99,300</x:t>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>