--- v2 (2026-07-20)
+++ v3 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R884be2d8bb8a449d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d0049e2d0e4434b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc04eab04279f4819"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac914001a4f440f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf36d14e031584e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc04eab04279f4819" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87414fff461e4879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac914001a4f440f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493989870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>101,930</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>100,340</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>