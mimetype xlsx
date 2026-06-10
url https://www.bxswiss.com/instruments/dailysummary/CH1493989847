--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c0c4cd4e93147d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R555e6550abd7441e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b80b768c54a446b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59cc0d6ebd3042aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7859545be5d44c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b80b768c54a446b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aa6b8a52d9348df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59cc0d6ebd3042aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Alphabet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493989847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -337,31 +239,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>