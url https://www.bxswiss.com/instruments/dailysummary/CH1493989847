--- v1 (2026-06-10)
+++ v2 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R555e6550abd7441e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a32bc87f07b477a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59cc0d6ebd3042aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7feb2bb8bda4227"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aa6b8a52d9348df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59cc0d6ebd3042aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R524dbee823b24ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7feb2bb8bda4227" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Alphabet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493989847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,323 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...240 lines deleted...]
-          <x:t>100,450</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,070</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>99,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,410</x:t>
         </x:is>
       </x:c>
@@ -590,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>