--- v2 (2026-07-01)
+++ v3 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a32bc87f07b477a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e5ea328ab9f4bdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7feb2bb8bda4227"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac97fd389284d57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R524dbee823b24ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7feb2bb8bda4227" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3152970a1a46a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac97fd389284d57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Alphabet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493989847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>99,410</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,980</x:t>
-[...539 lines deleted...]
-          <x:t>98,130</x:t>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>