--- v3 (2026-07-21)
+++ v4 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e5ea328ab9f4bdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cf8f60e653948d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac97fd389284d57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b893f6ac2564b30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3152970a1a46a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac97fd389284d57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78d1cee251294548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b893f6ac2564b30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Alphabet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493989847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>98,170</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,160</x:t>
-[...16 lines deleted...]
-          <x:t>96,530</x:t>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,040</x:t>
-[...512 lines deleted...]
-          <x:t>97,740</x:t>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>