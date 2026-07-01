--- v0 (2026-06-11)
+++ v1 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42ed8d689c0147ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe9790a3584246a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cb9d59811274a3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47f387b0d14242d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01f3099b2e8246d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cb9d59811274a3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f21c285ab2849d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47f387b0d14242d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493989839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,466 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...89 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,500</x:t>
-[...333 lines deleted...]
-          <x:t>101,645</x:t>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>