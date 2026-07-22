--- v1 (2026-07-01)
+++ v2 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe9790a3584246a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80595e11d7843bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47f387b0d14242d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d8ae6881c874eae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f21c285ab2849d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47f387b0d14242d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R752dfd5d6c514737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d8ae6881c874eae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493989839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>101,960</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,835</x:t>
+          <x:t>102,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,260</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>104,015</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>