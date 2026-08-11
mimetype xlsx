--- v2 (2026-07-22)
+++ v3 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80595e11d7843bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6315a8581c1410c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d8ae6881c874eae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra39e7c55850d405b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R752dfd5d6c514737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d8ae6881c874eae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72aebe7d3129421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra39e7c55850d405b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493989839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>103,795</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,525</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>103,955</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,365</x:t>
-[...226 lines deleted...]
-        <x:is>
           <x:t>103,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,225</x:t>
-[...259 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,990</x:t>
-[...9 lines deleted...]
-          <x:t>102,950</x:t>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>