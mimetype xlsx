--- v3 (2026-08-11)
+++ v4 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6315a8581c1410c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a923c4c280a4ec6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra39e7c55850d405b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re578679d7b5f489f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72aebe7d3129421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra39e7c55850d405b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7882bc9b69c94549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re578679d7b5f489f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493989839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>100,510</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,270</x:t>
-[...215 lines deleted...]
-          <x:t>101,315</x:t>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>