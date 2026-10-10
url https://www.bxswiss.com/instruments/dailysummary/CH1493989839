--- v4 (2026-09-20)
+++ v5 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a923c4c280a4ec6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e8cacece0a94e62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re578679d7b5f489f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reabe4591705b4c02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7882bc9b69c94549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re578679d7b5f489f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b1850cc1fbb47f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reabe4591705b4c02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493989839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,120</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,120</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>99,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,870</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>98,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,710</x:t>
-[...305 lines deleted...]
-        <x:is>
           <x:t>99,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,020</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>