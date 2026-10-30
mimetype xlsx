--- v5 (2026-10-10)
+++ v6 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e8cacece0a94e62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52bfe3c24e9845ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reabe4591705b4c02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8751baec32c74411"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b1850cc1fbb47f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reabe4591705b4c02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62f21bab8a414ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8751baec32c74411" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493989839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>99,950</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...284 lines deleted...]
-          <x:t>100,965</x:t>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,065</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>101,245</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,865</x:t>
-[...6 lines deleted...]
-          <x:t>28.09.2026</x:t>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,315</x:t>
-[...252 lines deleted...]
-          <x:t>101,535</x:t>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>