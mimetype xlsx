--- v3 (2026-08-29)
+++ v4 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d896c7c3604e8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dfa6f17ba10404d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26838e99c7514372"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R913f9fdbe1854ba2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3edc9ab5b55e4f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26838e99c7514372" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb0a2f162f734b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R913f9fdbe1854ba2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493989821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,490</x:t>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,250</x:t>
-[...566 lines deleted...]
-          <x:t>97,170</x:t>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>