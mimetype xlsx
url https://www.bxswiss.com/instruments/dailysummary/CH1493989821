--- v4 (2026-09-19)
+++ v5 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dfa6f17ba10404d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57517dd8b1824c53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R913f9fdbe1854ba2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f297a4610464c32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb0a2f162f734b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R913f9fdbe1854ba2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R509cfdc9e6d74d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f297a4610464c32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493989821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>97,140</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,510</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>96,010</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,270</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>96,180</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>96,360</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,160</x:t>
-[...296 lines deleted...]
-          <x:t>95,910</x:t>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>