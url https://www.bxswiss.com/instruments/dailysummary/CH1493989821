--- v5 (2026-10-09)
+++ v6 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57517dd8b1824c53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7577de34284746a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f297a4610464c32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7a0a5e709894a79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R509cfdc9e6d74d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f297a4610464c32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b4a7d6d89b249fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7a0a5e709894a79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493989821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...350 lines deleted...]
-          <x:t>24.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,760</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>92,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,860</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>