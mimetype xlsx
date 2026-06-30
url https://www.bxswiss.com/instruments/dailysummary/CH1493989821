--- v0 (2026-06-10)
+++ v1 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f2687f18196456b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R649e8c638bf94856" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3712b29371524d5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f60968fbe314655"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4776a689028648fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3712b29371524d5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R523642dd81e449fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f60968fbe314655" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493989821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,432 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...60 lines deleted...]
-          <x:t>100,580</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>100,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>