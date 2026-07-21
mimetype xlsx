--- v1 (2026-06-30)
+++ v2 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R649e8c638bf94856" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88ef5aa2b41646b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f60968fbe314655"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74ebf059870f4e88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R523642dd81e449fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f60968fbe314655" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae2140abbbfb419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74ebf059870f4e88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493989821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>100,400</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,170</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>99,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,280</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>