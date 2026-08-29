--- v2 (2026-07-21)
+++ v3 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88ef5aa2b41646b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d896c7c3604e8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74ebf059870f4e88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26838e99c7514372"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae2140abbbfb419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74ebf059870f4e88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3edc9ab5b55e4f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26838e99c7514372" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493989821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>98,260</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>96,480</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>95,660</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>