--- v0 (2026-06-11)
+++ v1 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be47ea8c2614553" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27e04b195a3c4aa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44345ffc6cd04273"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98485f15c5d249ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d0716438c784630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44345ffc6cd04273" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8d46ed57013460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98485f15c5d249ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493989813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,466 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...104 lines deleted...]
-          <x:t>101,990</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>101,855</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,745</x:t>
-[...21 lines deleted...]
-          <x:t>102,430</x:t>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,910</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>102,430</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,310</x:t>
-[...58 lines deleted...]
-          <x:t>101,910</x:t>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>