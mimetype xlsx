--- v1 (2026-07-02)
+++ v2 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27e04b195a3c4aa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R060a84c7c8144657" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98485f15c5d249ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R529618b826834127"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8d46ed57013460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98485f15c5d249ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5db0ac3712347b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R529618b826834127" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493989813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>102,430</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,310</x:t>
-[...97 lines deleted...]
-          <x:t>103,225</x:t>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,225</x:t>
-[...16 lines deleted...]
-          <x:t>103,465</x:t>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,955</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>103,465</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,955</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>103,805</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...208 lines deleted...]
-          <x:t>103,435</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>