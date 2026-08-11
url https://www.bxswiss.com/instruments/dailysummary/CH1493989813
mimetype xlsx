--- v2 (2026-07-22)
+++ v3 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R060a84c7c8144657" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re75d26e7d9ae402a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R529618b826834127"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9404c7c84074c84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5db0ac3712347b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R529618b826834127" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc439dfcfbc7d4678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9404c7c84074c84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493989813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>103,845</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...435 lines deleted...]
-          <x:t>15.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,110</x:t>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,110</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>104,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
-[...73 lines deleted...]
-          <x:t>104,460</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>