--- v3 (2026-08-11)
+++ v4 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re75d26e7d9ae402a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc0a22f01844b3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9404c7c84074c84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddaf12ddd3b647e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc439dfcfbc7d4678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9404c7c84074c84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddfa1343ec7744ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddaf12ddd3b647e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493989813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>105,110</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,110</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>104,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,770</x:t>
-[...166 lines deleted...]
-          <x:t>104,670</x:t>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,710</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>104,990</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,210</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,410</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>105,310</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>105,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>