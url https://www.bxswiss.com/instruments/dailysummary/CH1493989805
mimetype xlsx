--- v4 (2026-08-31)
+++ v5 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94e71953e0bc4f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra05b56fa8d5b4370" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb151ce7faaae4e6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35361a7016e2460f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R194b8a072d6d4e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb151ce7faaae4e6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra823ab67c18a4d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35361a7016e2460f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.50% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493989805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>101,585</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,645</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>101,655</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,405</x:t>
-[...65 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,845</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>100,785</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>