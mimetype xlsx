--- v5 (2026-09-20)
+++ v6 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra05b56fa8d5b4370" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e1709a687204c82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35361a7016e2460f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eb6f803e3264236"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra823ab67c18a4d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35361a7016e2460f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90e2c86591e54a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eb6f803e3264236" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.50% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493989805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>