--- v6 (2026-10-10)
+++ v7 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e1709a687204c82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23e9285cf7634a12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eb6f803e3264236"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R864611f163454bce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90e2c86591e54a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eb6f803e3264236" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87ec84a47a23486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R864611f163454bce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.50% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493989805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>97,580</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>99,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>100,080</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>