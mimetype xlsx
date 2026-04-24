--- v0 (2026-04-03)
+++ v1 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1e17be5ffd74fba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f29648ced42453d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c2b81d5f590489a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1eff96924e742f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63cec0bcf2ab440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c2b81d5f590489a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39b37ad3c7e6450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1eff96924e742f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.14% p.a. Multi Barrier Reverse Convertible on EURO STOXX 50® Index, S&amp;P 500®, Swiss Market Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493987692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,275 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...223 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -611,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>