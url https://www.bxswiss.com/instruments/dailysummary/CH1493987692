--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f29648ced42453d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51d9bb134b564fa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1eff96924e742f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99bf4d20d6b94883"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39b37ad3c7e6450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1eff96924e742f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf56d1c5c5344ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99bf4d20d6b94883" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.14% p.a. Multi Barrier Reverse Convertible on EURO STOXX 50® Index, S&amp;P 500®, Swiss Market Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493987692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>98,970</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,970</x:t>
-[...53 lines deleted...]
-          <x:t>99,300</x:t>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,670</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>99,770</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,630</x:t>
-[...161 lines deleted...]
-          <x:t>99,560</x:t>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>