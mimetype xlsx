--- v2 (2026-05-14)
+++ v3 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51d9bb134b564fa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bd7b78314ca4d13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99bf4d20d6b94883"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13acdc6bd61d40b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf56d1c5c5344ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99bf4d20d6b94883" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radba2abb1eb54174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13acdc6bd61d40b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.14% p.a. Multi Barrier Reverse Convertible on EURO STOXX 50® Index, S&amp;P 500®, Swiss Market Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493987692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>99,770</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,630</x:t>
-[...200 lines deleted...]
-          <x:t>99,490</x:t>
+          <x:t>100,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,290</x:t>
-[...173 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,550</x:t>
-[...117 lines deleted...]
-          <x:t>99,940</x:t>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>