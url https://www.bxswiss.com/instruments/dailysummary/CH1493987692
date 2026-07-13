--- v3 (2026-06-23)
+++ v4 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bd7b78314ca4d13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d4eca1e2c6e4d95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13acdc6bd61d40b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cfa7f2c2b084ee0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radba2abb1eb54174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13acdc6bd61d40b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfab8df34cfe4ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cfa7f2c2b084ee0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.14% p.a. Multi Barrier Reverse Convertible on EURO STOXX 50® Index, S&amp;P 500®, Swiss Market Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493987692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,460</x:t>
-[...16 lines deleted...]
-          <x:t>100,985</x:t>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,055</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>27.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,145</x:t>
-[...495 lines deleted...]
-          <x:t>100,610</x:t>
+          <x:t>101,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>