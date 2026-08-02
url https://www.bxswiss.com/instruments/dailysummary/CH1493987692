--- v4 (2026-07-13)
+++ v5 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d4eca1e2c6e4d95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a98730d3d0c4d1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cfa7f2c2b084ee0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0abe04d4fbb74a6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfab8df34cfe4ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cfa7f2c2b084ee0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf82f97e0cdce4976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0abe04d4fbb74a6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.14% p.a. Multi Barrier Reverse Convertible on EURO STOXX 50® Index, S&amp;P 500®, Swiss Market Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493987692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>100,470</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>100,620</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,560</x:t>
-[...146 lines deleted...]
-          <x:t>100,635</x:t>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,635</x:t>
-[...65 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>08.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,135</x:t>
-        </x:is>
-[...67 lines deleted...]
-          <x:t>101,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>