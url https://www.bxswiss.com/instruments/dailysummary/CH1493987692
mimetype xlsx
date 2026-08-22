--- v5 (2026-08-02)
+++ v6 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a98730d3d0c4d1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra32f0184678b41f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0abe04d4fbb74a6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R758efbc8094f4d2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf82f97e0cdce4976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0abe04d4fbb74a6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30030aa17b084980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R758efbc8094f4d2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.14% p.a. Multi Barrier Reverse Convertible on EURO STOXX 50® Index, S&amp;P 500®, Swiss Market Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493987692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>08.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,135</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>101,135</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>