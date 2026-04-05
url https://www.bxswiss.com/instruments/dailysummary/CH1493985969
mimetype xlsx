--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcceb7c7c0906456d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7da71bdfd5f43dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01b8aae3c0e54332"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0df01f9aa5ac4516"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c74bd0c99f840fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01b8aae3c0e54332" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38bb02e147614bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0df01f9aa5ac4516" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.30% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493985969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,328 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...157 lines deleted...]
-          <x:t>97,380</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -583,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>