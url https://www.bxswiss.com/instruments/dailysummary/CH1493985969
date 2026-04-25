--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7da71bdfd5f43dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R345e6cf5bc32401f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0df01f9aa5ac4516"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bab00695ab04f4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38bb02e147614bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0df01f9aa5ac4516" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R100789c4bbb345d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bab00695ab04f4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.30% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493985969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>97,160</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,580</x:t>
-        </x:is>
-[...511 lines deleted...]
-          <x:t>93,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>