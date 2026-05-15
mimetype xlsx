--- v2 (2026-04-25)
+++ v3 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R345e6cf5bc32401f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R219848a30edb4bbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bab00695ab04f4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R132dd3b67a0e4f15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R100789c4bbb345d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bab00695ab04f4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re908ce41c8a349fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R132dd3b67a0e4f15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.30% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493985969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>