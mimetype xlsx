--- v3 (2026-05-15)
+++ v4 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R219848a30edb4bbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31b6c70d401b4034" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R132dd3b67a0e4f15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b2922350596435e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re908ce41c8a349fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R132dd3b67a0e4f15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb67404ca947c4c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b2922350596435e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.30% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493985969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,710</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,370</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>16.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,770</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>97,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>