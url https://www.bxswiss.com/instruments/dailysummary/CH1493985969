--- v4 (2026-06-05)
+++ v5 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31b6c70d401b4034" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdea551688ed4bd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b2922350596435e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a668e2ebc39425c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb67404ca947c4c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b2922350596435e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e87b0903f4147d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a668e2ebc39425c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.30% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493985969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>96,670</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,810</x:t>
-[...264 lines deleted...]
-          <x:t>96,080</x:t>
+          <x:t>95,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.05.2026</x:t>
-[...289 lines deleted...]
-          <x:t>96,760</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>