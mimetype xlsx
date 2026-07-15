--- v5 (2026-06-25)
+++ v6 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdea551688ed4bd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc973d1187d9b4ddc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a668e2ebc39425c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8648106b1fa44e5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e87b0903f4147d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a668e2ebc39425c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref7b15a871c04cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8648106b1fa44e5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.30% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493985969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>96,560</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,820</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>04.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,590</x:t>
-        </x:is>
-[...391 lines deleted...]
-          <x:t>95,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>