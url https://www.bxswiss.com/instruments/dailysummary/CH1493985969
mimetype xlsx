--- v6 (2026-07-15)
+++ v7 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc973d1187d9b4ddc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce4921b341d74c99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8648106b1fa44e5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb63fcfc5647b45ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref7b15a871c04cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8648106b1fa44e5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R612bb7ab2c60418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb63fcfc5647b45ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.30% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493985969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>95,180</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>94,960</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,790</x:t>
-[...382 lines deleted...]
-          <x:t>96,590</x:t>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>