--- v7 (2026-08-04)
+++ v8 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce4921b341d74c99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05aa51e5c22349bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb63fcfc5647b45ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc12fe03d187a4bc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R612bb7ab2c60418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb63fcfc5647b45ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radc7f9668c6d41ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc12fe03d187a4bc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.30% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493985969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>96,090</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,970</x:t>
-        </x:is>
-[...570 lines deleted...]
-          <x:t>93,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>