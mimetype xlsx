--- v8 (2026-08-24)
+++ v9 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05aa51e5c22349bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3072f3a53d4e4954" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc12fe03d187a4bc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7592e25861a4037"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radc7f9668c6d41ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc12fe03d187a4bc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcceee1296dc2420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7592e25861a4037" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.30% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493985969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>