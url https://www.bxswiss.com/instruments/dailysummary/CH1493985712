--- v1 (2026-03-28)
+++ v2 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7900333c49eb419a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0b6d04c00704f6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R887a3a4de2744596"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree7082de9f7a4bf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1c73a1f6d40462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R887a3a4de2744596" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bfc678df8554b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree7082de9f7a4bf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493985712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,404 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...210 lines deleted...]
-          <x:t>97,040</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>17.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,980</x:t>
@@ -690,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>