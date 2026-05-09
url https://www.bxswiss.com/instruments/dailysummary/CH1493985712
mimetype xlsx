--- v2 (2026-04-17)
+++ v3 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0b6d04c00704f6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R934a716ff52b4239" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree7082de9f7a4bf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43999e9029264e06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bfc678df8554b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree7082de9f7a4bf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56c9f175fb6e48e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43999e9029264e06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493985712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>