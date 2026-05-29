--- v3 (2026-05-09)
+++ v4 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R934a716ff52b4239" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09560592beb84e16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43999e9029264e06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cb2d5f413d94e99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56c9f175fb6e48e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43999e9029264e06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R366e9e59a5c249d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cb2d5f413d94e99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493985712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,100</x:t>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-          <x:t>23.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,570</x:t>
-        </x:is>
-[...283 lines deleted...]
-          <x:t>97,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>