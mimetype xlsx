--- v4 (2026-05-29)
+++ v5 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09560592beb84e16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reec72f8e468d4421" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cb2d5f413d94e99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re745796462134b0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R366e9e59a5c249d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cb2d5f413d94e99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f67aab399204d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re745796462134b0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493985712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>97,190</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,630</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>96,600</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,970</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>04.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,350</x:t>
-[...468 lines deleted...]
-          <x:t>97,570</x:t>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>