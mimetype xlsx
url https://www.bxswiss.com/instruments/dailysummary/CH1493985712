--- v5 (2026-06-19)
+++ v6 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reec72f8e468d4421" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a49e395044c4abb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re745796462134b0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5ff11db705d46fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f67aab399204d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re745796462134b0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aec5cc0a07f455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5ff11db705d46fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493985712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>97,380</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,320</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>97,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,310</x:t>
-[...151 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,300</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>96,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>97,000</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>96,290</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,470</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>18.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,460</x:t>
-        </x:is>
-[...13 lines deleted...]
-          <x:t>95,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>