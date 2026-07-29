--- v6 (2026-07-09)
+++ v7 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a49e395044c4abb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb23302da1a0049ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5ff11db705d46fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cb6ff2eb96941cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aec5cc0a07f455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5ff11db705d46fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae0b80bd8081415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cb6ff2eb96941cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493985712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>96,290</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,470</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>95,940</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,770</x:t>
-[...566 lines deleted...]
-          <x:t>96,460</x:t>
+          <x:t>96,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>