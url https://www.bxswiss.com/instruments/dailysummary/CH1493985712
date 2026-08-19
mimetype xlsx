--- v7 (2026-07-29)
+++ v8 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb23302da1a0049ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f63b047f9b647e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cb6ff2eb96941cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50ffa6df1aa342b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae0b80bd8081415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cb6ff2eb96941cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfdb5ab13ee04ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50ffa6df1aa342b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493985712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,300</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,170</x:t>
-[...65 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,440</x:t>
-[...372 lines deleted...]
-          <x:t>97,480</x:t>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,850</x:t>
-[...107 lines deleted...]
-          <x:t>96,040</x:t>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>