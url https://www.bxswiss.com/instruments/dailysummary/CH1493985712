--- v8 (2026-08-19)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f63b047f9b647e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f062b387594acc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50ffa6df1aa342b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20c1d0a7e9e14ffd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfdb5ab13ee04ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50ffa6df1aa342b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e60e9a3aed84705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20c1d0a7e9e14ffd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493985712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,350</x:t>
-[...16 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...347 lines deleted...]
-          <x:t>96,870</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,740</x:t>
-[...166 lines deleted...]
-          <x:t>96,090</x:t>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>