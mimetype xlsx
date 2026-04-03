--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad9a06b5ac4b4063" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02095ffa3cfa452f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d2b17c25c1f42b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e401f36bfb34de8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85dfa03a826c4e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d2b17c25c1f42b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89588df1d1874c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e401f36bfb34de8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493982990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>