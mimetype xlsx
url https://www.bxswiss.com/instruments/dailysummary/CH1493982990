--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02095ffa3cfa452f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f32ecddfb294820" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e401f36bfb34de8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81668f1adc63445d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89588df1d1874c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e401f36bfb34de8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d15d4cc81d64179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81668f1adc63445d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493982990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,380</x:t>
-[...80 lines deleted...]
-          <x:t>96,660</x:t>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,520</x:t>
-[...539 lines deleted...]
-          <x:t>92,900</x:t>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>