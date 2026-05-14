--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f32ecddfb294820" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2c0496c1c43409d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81668f1adc63445d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf108f9de00d342df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d15d4cc81d64179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81668f1adc63445d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12d316b22478419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf108f9de00d342df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493982990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>