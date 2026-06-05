--- v4 (2026-05-14)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2c0496c1c43409d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cfb24b1f3554ce7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf108f9de00d342df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R543efbeff9df4fd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12d316b22478419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf108f9de00d342df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ec667750d154890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R543efbeff9df4fd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493982990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,130</x:t>
-[...75 lines deleted...]
-          <x:t>96,180</x:t>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,890</x:t>
-[...259 lines deleted...]
-          <x:t>96,090</x:t>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,090</x:t>
-[...112 lines deleted...]
-          <x:t>97,160</x:t>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>