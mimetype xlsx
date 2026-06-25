--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cfb24b1f3554ce7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54b2badb654b4fdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R543efbeff9df4fd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bb26aad855844eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ec667750d154890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R543efbeff9df4fd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0ab213bd2c9448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bb26aad855844eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493982990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>94,870</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,010</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>95,290</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>96,690</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>95,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,640</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>96,490</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>