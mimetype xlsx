--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54b2badb654b4fdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17e979800dc140c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bb26aad855844eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ea0a15e3f5b4a43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0ab213bd2c9448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bb26aad855844eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5173182d9f24575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ea0a15e3f5b4a43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493982990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,470</x:t>
-[...31 lines deleted...]
-          <x:t>96,310</x:t>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,370</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>96,170</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,170</x:t>
-[...367 lines deleted...]
-          <x:t>96,570</x:t>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>95,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>