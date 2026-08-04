--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17e979800dc140c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c6e93736a084837" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ea0a15e3f5b4a43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38bdff7d2a444d9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5173182d9f24575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ea0a15e3f5b4a43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R472eacdc24a0495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38bdff7d2a444d9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493982990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>96,070</x:t>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,950</x:t>
-[...26 lines deleted...]
-          <x:t>96,100</x:t>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,430</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>95,860</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,680</x:t>
-[...119 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,100</x:t>
-[...31 lines deleted...]
-          <x:t>96,700</x:t>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,710</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>08.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,800</x:t>
-[...117 lines deleted...]
-          <x:t>97,290</x:t>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>