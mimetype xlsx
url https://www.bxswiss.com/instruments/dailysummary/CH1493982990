--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c6e93736a084837" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0bd5f02ceac45ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38bdff7d2a444d9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a9075918ef74940"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R472eacdc24a0495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38bdff7d2a444d9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0fd2b9aa14546e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a9075918ef74940" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493982990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,100</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>96,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,110</x:t>
-[...252 lines deleted...]
-          <x:t>91,850</x:t>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>