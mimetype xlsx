--- v9 (2026-08-24)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0bd5f02ceac45ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c43735b4564654" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a9075918ef74940"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9166697a1c24d46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0fd2b9aa14546e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a9075918ef74940" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39ee3f81c5674b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9166697a1c24d46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493982990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>