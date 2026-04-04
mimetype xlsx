--- v2 (2026-02-22)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f764639b5d4689" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3874d2d4ca74ab3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d1df54b4cfe4ef6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f3afcda736e4fbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1088a244197843fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d1df54b4cfe4ef6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95fbdd29a8bd4481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f3afcda736e4fbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Multi Barrier Reverse Convertible on Alcon, Sonova, Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493982677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...365 lines deleted...]
-          <x:t>96,510</x:t>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>96,800</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>