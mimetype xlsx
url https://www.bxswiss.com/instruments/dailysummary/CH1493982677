--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3874d2d4ca74ab3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R482e662e4ecb4ee4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f3afcda736e4fbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re37c2a56018448cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95fbdd29a8bd4481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f3afcda736e4fbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7967b0c7b4848e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re37c2a56018448cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Multi Barrier Reverse Convertible on Alcon, Sonova, Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493982677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>96,230</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>91,830</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>