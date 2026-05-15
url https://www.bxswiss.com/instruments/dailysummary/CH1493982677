--- v4 (2026-04-24)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R482e662e4ecb4ee4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf084474b6833461a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re37c2a56018448cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51fd3c408991449a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7967b0c7b4848e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re37c2a56018448cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39aeafef97514802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51fd3c408991449a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Multi Barrier Reverse Convertible on Alcon, Sonova, Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493982677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>92,150</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,830</x:t>
-[...350 lines deleted...]
-          <x:t>94,280</x:t>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>