--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf084474b6833461a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda0aab5af6f849a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51fd3c408991449a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b0165bf93b1447c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39aeafef97514802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51fd3c408991449a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R731594a69412432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b0165bf93b1447c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Multi Barrier Reverse Convertible on Alcon, Sonova, Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493982677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>92,980</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,630</x:t>
-[...119 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,610</x:t>
-[...441 lines deleted...]
-          <x:t>91,540</x:t>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>