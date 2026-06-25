--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda0aab5af6f849a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94d3d3bed418401b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b0165bf93b1447c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2241ef44d0e54748"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R731594a69412432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b0165bf93b1447c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5860bd8ee842ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2241ef44d0e54748" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Multi Barrier Reverse Convertible on Alcon, Sonova, Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493982677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>95,020</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,870</x:t>
-[...367 lines deleted...]
-          <x:t>97,500</x:t>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,130</x:t>
-[...43 lines deleted...]
-          <x:t>97,230</x:t>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,150</x:t>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,390</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>97,970</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>