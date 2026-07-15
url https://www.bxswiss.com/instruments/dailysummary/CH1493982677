--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94d3d3bed418401b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01cb9419573e4ea6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2241ef44d0e54748"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6c60e810f504895"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5860bd8ee842ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2241ef44d0e54748" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e0c557a9eb845c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6c60e810f504895" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Multi Barrier Reverse Convertible on Alcon, Sonova, Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493982677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>97,230</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,150</x:t>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,390</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...361 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,260</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,100</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>