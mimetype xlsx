--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01cb9419573e4ea6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5efd927fd5aa480e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6c60e810f504895"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e0712fe854d489a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e0c557a9eb845c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6c60e810f504895" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R201b765bc8bc471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e0712fe854d489a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Multi Barrier Reverse Convertible on Alcon, Sonova, Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493982677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>99,530</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,020</x:t>
-[...296 lines deleted...]
-          <x:t>100,150</x:t>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,410</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>99,990</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,900</x:t>
-[...11 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,520</x:t>
-[...36 lines deleted...]
-          <x:t>100,580</x:t>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>