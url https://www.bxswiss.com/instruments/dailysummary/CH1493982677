--- v9 (2026-08-04)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5efd927fd5aa480e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf56ab7e8b3d04dd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e0712fe854d489a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37c65538b4c1449b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R201b765bc8bc471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e0712fe854d489a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72634b7183724cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37c65538b4c1449b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Multi Barrier Reverse Convertible on Alcon, Sonova, Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493982677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,735</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,150</x:t>
-[...200 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,835</x:t>
-[...21 lines deleted...]
-          <x:t>100,915</x:t>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,350</x:t>
-[...70 lines deleted...]
-          <x:t>100,915</x:t>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>102,580</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>