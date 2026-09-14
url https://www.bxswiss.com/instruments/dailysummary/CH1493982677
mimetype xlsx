--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf56ab7e8b3d04dd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a07fd8eb39845a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37c65538b4c1449b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raad0cbd5ce77404e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72634b7183724cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37c65538b4c1449b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra419aaffd2184c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raad0cbd5ce77404e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Multi Barrier Reverse Convertible on Alcon, Sonova, Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493982677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,845</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,815</x:t>
+          <x:t>100,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,315</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,065</x:t>
-[...11 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,735</x:t>
-[...522 lines deleted...]
-          <x:t>101,095</x:t>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>