--- v5 (2026-03-18)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4672ba9fb4943ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabc7e4c8516b420e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca5cd687607a4cb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf2301a00ed4710"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf4e9dc1f9104a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca5cd687607a4cb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77c7cdcdbada4a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf2301a00ed4710" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Goldman Sachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492287987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>0,219</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,196</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,295</x:t>
-        </x:is>
-[...413 lines deleted...]
-          <x:t>0,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>