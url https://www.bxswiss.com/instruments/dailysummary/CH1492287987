--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabc7e4c8516b420e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed4b5f2f53a4238" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf2301a00ed4710"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bbcfc540b4c476b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77c7cdcdbada4a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf2301a00ed4710" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42bec5c262fd451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bbcfc540b4c476b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Goldman Sachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492287987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,495</x:t>
-[...485 lines deleted...]
-          <x:t>0,325</x:t>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,295</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>