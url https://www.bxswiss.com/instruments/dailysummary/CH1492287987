--- v7 (2026-04-27)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed4b5f2f53a4238" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1b3303c36514e7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bbcfc540b4c476b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21f20929176b43a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42bec5c262fd451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bbcfc540b4c476b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94dd5ebabc374a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21f20929176b43a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Goldman Sachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492287987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...387 lines deleted...]
-          <x:t>0,115</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>21.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,081</x:t>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,066</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>22.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,082</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>0,079</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>