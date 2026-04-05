--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e59fd2cd27c44cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc08aa8aa7294de9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e27f585661443b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R926d73d6103447a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9460d2f375b4841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e27f585661443b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79f6333a473944cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R926d73d6103447a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on ThyssenKrupp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492279729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,665</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,645</x:t>
-[...313 lines deleted...]
-          <x:t>0,820</x:t>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,805</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>