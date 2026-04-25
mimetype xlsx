--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc08aa8aa7294de9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4461c5d6fda6493b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R926d73d6103447a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ee5edb11d524476"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79f6333a473944cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R926d73d6103447a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbcfa446be254601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ee5edb11d524476" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on ThyssenKrupp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492279729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,825</x:t>
-[...43 lines deleted...]
-          <x:t>0,830</x:t>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,830</x:t>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,945</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,985</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
-        </x:is>
-[...462 lines deleted...]
-          <x:t>1,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>