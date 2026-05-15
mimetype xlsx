--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4461c5d6fda6493b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R290af71ed7164c45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ee5edb11d524476"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b47884d45614838"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbcfa446be254601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ee5edb11d524476" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9ef51b19c75470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b47884d45614838" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on ThyssenKrupp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492279729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,389 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>1,120</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,045</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,060</x:t>
         </x:is>
       </x:c>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>