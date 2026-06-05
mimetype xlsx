--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R290af71ed7164c45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49a84f49311549da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b47884d45614838"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff6fa7f7fd164177"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9ef51b19c75470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b47884d45614838" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f0947b2026b455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff6fa7f7fd164177" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on ThyssenKrupp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492279729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,835</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,735</x:t>
-[...16 lines deleted...]
-          <x:t>0,775</x:t>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,695</x:t>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,575</x:t>
-[...6 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,445</x:t>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,515</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,545</x:t>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,515</x:t>
-[...80 lines deleted...]
-          <x:t>0,545</x:t>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>