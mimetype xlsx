--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49a84f49311549da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d67ed294f044d48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff6fa7f7fd164177"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R759a06b04a424b26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f0947b2026b455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff6fa7f7fd164177" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e9ce6f9805a4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R759a06b04a424b26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on ThyssenKrupp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492279729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,555</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,515</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,505</x:t>
-[...303 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,395</x:t>
-[...11 lines deleted...]
-          <x:t>0,400</x:t>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,420</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
-        </x:is>
-[...138 lines deleted...]
-          <x:t>0,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>