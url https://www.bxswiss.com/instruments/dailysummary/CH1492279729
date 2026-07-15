--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d67ed294f044d48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9487c8331f84380" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R759a06b04a424b26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20775efc41cf41cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e9ce6f9805a4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R759a06b04a424b26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a7c9d142fba4078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20775efc41cf41cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on ThyssenKrupp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492279729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,425</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,365</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...97 lines deleted...]
-          <x:t>0,325</x:t>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...377 lines deleted...]
-          <x:t>0,355</x:t>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>