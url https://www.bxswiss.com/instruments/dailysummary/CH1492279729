--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9487c8331f84380" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19dba9225f6b436b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20775efc41cf41cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d0ee8bb7c4b4598"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a7c9d142fba4078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20775efc41cf41cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raed377b5495b46ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d0ee8bb7c4b4598" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on ThyssenKrupp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492279729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,335</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...205 lines deleted...]
-          <x:t>0,375</x:t>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>0,410</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,219</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>0,223</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>