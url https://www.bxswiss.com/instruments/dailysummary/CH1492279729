--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19dba9225f6b436b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4deb3472a3841d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d0ee8bb7c4b4598"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radfe0c540f104677"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raed377b5495b46ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d0ee8bb7c4b4598" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cede49981e74bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radfe0c540f104677" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on ThyssenKrupp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492279729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,219</x:t>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,177</x:t>
-[...178 lines deleted...]
-          <x:t>0,235</x:t>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,199</x:t>
-[...87 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,179</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>0,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>