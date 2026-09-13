--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4deb3472a3841d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1469e009496249b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radfe0c540f104677"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ee02ea09f0f4022"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cede49981e74bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radfe0c540f104677" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0568b35f61ba4459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ee02ea09f0f4022" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on ThyssenKrupp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492279729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>