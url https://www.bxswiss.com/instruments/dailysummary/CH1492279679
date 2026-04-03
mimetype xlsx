--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d73b6aba36b4407" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa78ad9fd45349a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43d6b68694f640df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38bd66a6f8ff4614"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71ba7439ef1a4aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43d6b68694f640df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racea5a00035d4995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38bd66a6f8ff4614" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on ThyssenKrupp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492279679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...193 lines deleted...]
-          <x:t>0,179</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,170</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>0,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,236</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>