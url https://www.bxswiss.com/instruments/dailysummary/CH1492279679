--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa78ad9fd45349a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re451f7ebae5f4877" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38bd66a6f8ff4614"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f5cf27c60ed409a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racea5a00035d4995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38bd66a6f8ff4614" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72ebc1f924564c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f5cf27c60ed409a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on ThyssenKrupp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492279679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,203</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
-        </x:is>
-[...629 lines deleted...]
-          <x:t>0,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>