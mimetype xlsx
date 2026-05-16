--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re451f7ebae5f4877" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96ba93aa2b574570" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f5cf27c60ed409a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R763f0e89665f4845"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72ebc1f924564c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f5cf27c60ed409a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27de628ace834bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R763f0e89665f4845" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on ThyssenKrupp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492279679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>