--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96ba93aa2b574570" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70dbdeba1c16496b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R763f0e89665f4845"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50c1e967920d41b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27de628ace834bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R763f0e89665f4845" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R356d1f22aaca4780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50c1e967920d41b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on ThyssenKrupp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492279679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>