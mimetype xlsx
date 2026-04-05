--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e99690d08d45ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf2838e895d44fb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0506262ebed741df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26d3293583b741c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb91321fdad44b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0506262ebed741df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdac6dd673e84640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26d3293583b741c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492278697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,885</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,795</x:t>
-[...313 lines deleted...]
-          <x:t>0,835</x:t>
+          <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>0,525</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>09.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>0,565</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>