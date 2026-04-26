--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf2838e895d44fb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R375c8fbc67274b88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26d3293583b741c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R230325865ba542b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdac6dd673e84640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26d3293583b741c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re88e91ce21bc4ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R230325865ba542b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492278697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,795</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,535</x:t>
-[...6 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,695</x:t>
-[...16 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>0,565</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,495</x:t>
-[...161 lines deleted...]
-          <x:t>0,555</x:t>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>