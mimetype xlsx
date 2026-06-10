--- v7 (2026-04-26)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R375c8fbc67274b88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc4349fa4ab74229" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R230325865ba542b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd303b5546e134763"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re88e91ce21bc4ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R230325865ba542b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bb6bf960049408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd303b5546e134763" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492278697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,435</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>26.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,470</x:t>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,335</x:t>
-[...6 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,365</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>0,445</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>