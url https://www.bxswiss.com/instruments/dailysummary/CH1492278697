--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc4349fa4ab74229" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfda4dedd675d4c90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd303b5546e134763"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5800a917ef74cdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bb6bf960049408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd303b5546e134763" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9392c62ef52467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5800a917ef74cdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492278697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,152</x:t>
-[...92 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,158</x:t>
-[...70 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,255</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,217</x:t>
-[...323 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>