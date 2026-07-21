--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfda4dedd675d4c90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bda3a66804b4f7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5800a917ef74cdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re44819d102574c4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9392c62ef52467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5800a917ef74cdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5855db4a7f34630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re44819d102574c4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492278697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,257</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,227</x:t>
-[...16 lines deleted...]
-          <x:t>0,243</x:t>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>15.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,183</x:t>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,135</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,077</x:t>
-[...21 lines deleted...]
-          <x:t>0,054</x:t>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,064</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,073</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>