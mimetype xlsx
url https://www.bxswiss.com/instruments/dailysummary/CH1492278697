--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bda3a66804b4f7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f650c66f2aa4ab3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re44819d102574c4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f8fb5c7ddc0427e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5855db4a7f34630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re44819d102574c4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb081f7f37cfd4ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f8fb5c7ddc0427e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492278697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,117</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,077</x:t>
-[...6 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,083</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,067</x:t>
-[...232 lines deleted...]
-          <x:t>0,119</x:t>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,078</x:t>
-[...141 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>0,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,046</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>0,059</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>