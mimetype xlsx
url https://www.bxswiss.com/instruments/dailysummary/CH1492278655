--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc085e4d53b3e4709" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb9d62c874224cd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f89c9ca8cfd4622"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd45214961184268"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00d586eb0f6e40db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f89c9ca8cfd4622" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41bb005a7c464898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd45214961184268" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492278655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,108</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,088</x:t>
-[...48 lines deleted...]
-          <x:t>0,087</x:t>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...505 lines deleted...]
-          <x:t>0,040</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>