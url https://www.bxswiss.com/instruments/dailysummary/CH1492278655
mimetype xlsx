--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb9d62c874224cd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e22ee366da04745" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd45214961184268"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70d86ee783894f91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41bb005a7c464898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd45214961184268" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff192f24af0449a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70d86ee783894f91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492278655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>