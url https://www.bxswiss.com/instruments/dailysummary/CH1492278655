--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e22ee366da04745" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7f9537314974968" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70d86ee783894f91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4b89abd82a34502"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff192f24af0449a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70d86ee783894f91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91fd46ecdc5c4498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4b89abd82a34502" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492278655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,270</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,246</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,158</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>