--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R294974ec88d44aee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92dbc8fc476a4303" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d29c6ca11b74fe1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72cf6d5b1cbe41c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad216718ab54c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d29c6ca11b74fe1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9482c6c9a754386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72cf6d5b1cbe41c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492278515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,770</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,865</x:t>
-[...394 lines deleted...]
-          <x:t>0,995</x:t>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,625</x:t>
-[...87 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,605</x:t>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,615</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,555</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,465</x:t>
-[...31 lines deleted...]
-          <x:t>0,435</x:t>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>