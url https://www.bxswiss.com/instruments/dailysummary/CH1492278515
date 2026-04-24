--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92dbc8fc476a4303" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ea64fe29ad4bcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72cf6d5b1cbe41c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R426bfd560f6241ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9482c6c9a754386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72cf6d5b1cbe41c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94442fd12a794130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R426bfd560f6241ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492278515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,605</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,615</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,555</x:t>
-[...195 lines deleted...]
-          <x:t>23.03.2026</x:t>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,555</x:t>
-[...53 lines deleted...]
-          <x:t>0,535</x:t>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
-        </x:is>
-[...148 lines deleted...]
-          <x:t>0,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>