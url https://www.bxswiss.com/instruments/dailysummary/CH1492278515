--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ea64fe29ad4bcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc86668556039435a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R426bfd560f6241ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R512a4c4274a34339"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94442fd12a794130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R426bfd560f6241ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f0b33c26dff4c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R512a4c4274a34339" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492278515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,555</x:t>
-[...53 lines deleted...]
-          <x:t>0,535</x:t>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,246</x:t>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,248</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,246</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,234</x:t>
-[...458 lines deleted...]
-          <x:t>0,335</x:t>
+          <x:t>0,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>