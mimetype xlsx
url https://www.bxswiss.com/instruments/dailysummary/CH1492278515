--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc86668556039435a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8a8bfdc2cd24fab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R512a4c4274a34339"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd64ce8212316482e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f0b33c26dff4c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R512a4c4274a34339" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c2fc8af958a49f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd64ce8212316482e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492278515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,230</x:t>
-[...11 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
-        </x:is>
-[...499 lines deleted...]
-          <x:t>0,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>