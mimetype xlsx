--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8a8bfdc2cd24fab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f1945371bd46fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd64ce8212316482e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R267f62c9a96b4cd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c2fc8af958a49f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd64ce8212316482e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84387b3df9f444ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R267f62c9a96b4cd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492278515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,238</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,255</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,216</x:t>
-[...16 lines deleted...]
-          <x:t>0,234</x:t>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,134</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...306 lines deleted...]
-          <x:t>0,325</x:t>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>