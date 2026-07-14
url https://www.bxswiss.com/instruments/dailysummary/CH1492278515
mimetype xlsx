--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f1945371bd46fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdff8aa0873c94212" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R267f62c9a96b4cd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R261b8e9d6ec6458c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84387b3df9f444ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R267f62c9a96b4cd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb79fa9d408f04243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R261b8e9d6ec6458c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492278515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,380</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,265</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,290</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...102 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
-        </x:is>
-[...219 lines deleted...]
-          <x:t>0,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>