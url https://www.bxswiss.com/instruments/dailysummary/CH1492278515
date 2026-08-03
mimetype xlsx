--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdff8aa0873c94212" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R437665ce39704cc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R261b8e9d6ec6458c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R334b539de0524385"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb79fa9d408f04243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R261b8e9d6ec6458c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f727b4011fe4ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R334b539de0524385" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492278515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,355</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...151 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,204</x:t>
-[...87 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,231</x:t>
-[...161 lines deleted...]
-          <x:t>0,207</x:t>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,187</x:t>
-[...134 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>