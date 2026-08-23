--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R437665ce39704cc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf99d6e6393154ab6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R334b539de0524385"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e00b5ae19a9452a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f727b4011fe4ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R334b539de0524385" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9244fa3d3424f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e00b5ae19a9452a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492278515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,203</x:t>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,199</x:t>
-[...11 lines deleted...]
-          <x:t>0,195</x:t>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,171</x:t>
-[...517 lines deleted...]
-          <x:t>0,144</x:t>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>