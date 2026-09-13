--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf99d6e6393154ab6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d6a4dbae74d49ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e00b5ae19a9452a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6d60bbd5d1443b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9244fa3d3424f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e00b5ae19a9452a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2873ed5d66254b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6d60bbd5d1443b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492278515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>0,010</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,021</x:t>
-[...4 lines deleted...]
-          <x:t>0,010</x:t>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,011</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,014</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>