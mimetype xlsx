--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refa33890c19b4143" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca77687dc0b74421" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57121b78a7154bb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e42757fbf744405"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda8f12d4ddd5496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57121b78a7154bb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf132da76316845d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e42757fbf744405" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Basilea Pharmaceutica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492277418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,340</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,365</x:t>
-        </x:is>
-[...548 lines deleted...]
-          <x:t>0,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>