--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca77687dc0b74421" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55774d5f3b2b423c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e42757fbf744405"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda012f9100fe44f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf132da76316845d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e42757fbf744405" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d82c078a4fa4130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda012f9100fe44f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Basilea Pharmaceutica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492277418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,400</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...499 lines deleted...]
-          <x:t>0,435</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,370</x:t>
-[...21 lines deleted...]
-          <x:t>0,335</x:t>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,350</x:t>
-        </x:is>
-[...25 lines deleted...]
-          <x:t>0,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>