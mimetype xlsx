--- v7 (2026-04-25)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55774d5f3b2b423c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb211aae13b14a7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda012f9100fe44f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc659fb1d501b45f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d82c078a4fa4130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda012f9100fe44f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R902f9958b29341ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc659fb1d501b45f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Basilea Pharmaceutica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492277418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,435</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,370</x:t>
-[...16 lines deleted...]
-          <x:t>0,360</x:t>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,350</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...6 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,425</x:t>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,410</x:t>
-[...141 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
-        </x:is>
-[...202 lines deleted...]
-          <x:t>0,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>