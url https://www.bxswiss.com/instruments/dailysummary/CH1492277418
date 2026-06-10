--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb211aae13b14a7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb2b1942a1b44fcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc659fb1d501b45f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red97982b772345fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R902f9958b29341ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc659fb1d501b45f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd834e6fb19cd4e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red97982b772345fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Basilea Pharmaceutica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492277418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,248</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>22.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,335</x:t>
-[...4 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>23.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,340</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>0,295</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>