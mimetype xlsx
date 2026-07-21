--- v9 (2026-06-10)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb2b1942a1b44fcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R533ffb74f1cf4647" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red97982b772345fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe12bd4e16e24102"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd834e6fb19cd4e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red97982b772345fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c465b6a617d4bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe12bd4e16e24102" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Basilea Pharmaceutica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492277418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>12.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...522 lines deleted...]
-          <x:t>0,450</x:t>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>