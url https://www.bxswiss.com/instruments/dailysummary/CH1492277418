--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R533ffb74f1cf4647" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb74117236a3a448b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe12bd4e16e24102"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5141f79a787c4cff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c465b6a617d4bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe12bd4e16e24102" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89f5398192dd4e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5141f79a787c4cff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Basilea Pharmaceutica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492277418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,285</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,260</x:t>
-[...60 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,233</x:t>
-[...80 lines deleted...]
-          <x:t>0,209</x:t>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,170</x:t>
-[...102 lines deleted...]
-          <x:t>0,129</x:t>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,147</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,146</x:t>
-[...161 lines deleted...]
-          <x:t>0,233</x:t>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>