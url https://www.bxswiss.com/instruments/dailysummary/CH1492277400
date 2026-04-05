--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d3a764efb12411a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e7cdb63ebd484e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24c66ce520024e80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4018be7eb2642b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7df03c6afe8545f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24c66ce520024e80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R488e212a33ca4f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4018be7eb2642b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Basilea Pharmaceutica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492277400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,215</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,212</x:t>
-[...16 lines deleted...]
-          <x:t>0,233</x:t>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,228</x:t>
-[...11 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,234</x:t>
-[...26 lines deleted...]
-          <x:t>0,260</x:t>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>19.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,270</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>20.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,280</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...350 lines deleted...]
-          <x:t>0,300</x:t>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>