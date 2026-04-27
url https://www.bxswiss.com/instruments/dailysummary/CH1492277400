--- v6 (2026-04-05)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e7cdb63ebd484e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R309a9d34d0a349d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4018be7eb2642b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf66a0c547a58431e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R488e212a33ca4f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4018be7eb2642b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e84705d2dee4e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf66a0c547a58431e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Basilea Pharmaceutica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492277400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,246</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,238</x:t>
-[...16 lines deleted...]
-          <x:t>0,258</x:t>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>0,295</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,335</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,270</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,192</x:t>
         </x:is>
       </x:c>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>