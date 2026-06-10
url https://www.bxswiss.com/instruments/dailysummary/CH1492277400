--- v7 (2026-04-27)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R309a9d34d0a349d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37fa73d679bb466e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf66a0c547a58431e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6b8f8d3a2fb4924"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e84705d2dee4e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf66a0c547a58431e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa0ec13f3bc242af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6b8f8d3a2fb4924" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Basilea Pharmaceutica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1492277400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,197</x:t>
-[...97 lines deleted...]
-          <x:t>0,228</x:t>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,196</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-          <x:t>0,151</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
-        </x:is>
-[...8 lines deleted...]
-          <x:t>0,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>