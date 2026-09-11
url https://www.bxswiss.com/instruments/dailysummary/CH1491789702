--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90638fa7335a49c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4897a7bdb5d2496e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02cdb017354947d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccd704479828431e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d3f741d3f814892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02cdb017354947d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d8cf45804424829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccd704479828431e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.20% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491789702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>98,810</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,810</x:t>
-[...340 lines deleted...]
-          <x:t>98,800</x:t>
+          <x:t>99,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,890</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>