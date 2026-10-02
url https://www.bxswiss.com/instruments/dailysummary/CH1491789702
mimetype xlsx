--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4897a7bdb5d2496e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6bf9e2624d84aa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccd704479828431e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78d6a275ed494d78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d8cf45804424829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccd704479828431e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7b5db9bdca44970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78d6a275ed494d78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.20% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491789702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,50 +366,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>