--- v12 (2026-10-02)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6bf9e2624d84aa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f9a71a217bf4614" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78d6a275ed494d78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R502a06e741f9424a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7b5db9bdca44970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78d6a275ed494d78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d1329b758f0444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R502a06e741f9424a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.20% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491789702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>71,245</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>