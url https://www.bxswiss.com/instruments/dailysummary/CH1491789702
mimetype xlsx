--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R564e200e0d364b12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccc072aa37e745ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51d39bad1d374c08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4240b88fdec84451"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b7abe6c5b1741c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51d39bad1d374c08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92656c7eacd6475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4240b88fdec84451" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.20% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491789702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,653 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>104,510</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>