--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccc072aa37e745ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00bed6c9cb6f4d61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4240b88fdec84451"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbed186ead1d4c54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92656c7eacd6475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4240b88fdec84451" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fe303f534a047c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbed186ead1d4c54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.20% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491789702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,653 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...178 lines deleted...]
-          <x:t>97,670</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,340</x:t>
-[...431 lines deleted...]
-          <x:t>91,000</x:t>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>