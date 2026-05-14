--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00bed6c9cb6f4d61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb94ba9090d6b4163" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbed186ead1d4c54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbea50d2cccef4836"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fe303f534a047c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbed186ead1d4c54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2f905b87903454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbea50d2cccef4836" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.20% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491789702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>97,410</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,310</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...440 lines deleted...]
-          <x:t>17.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,460</x:t>
-[...16 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,830</x:t>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,310</x:t>
-[...80 lines deleted...]
-          <x:t>95,820</x:t>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>