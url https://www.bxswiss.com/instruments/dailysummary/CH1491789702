--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb94ba9090d6b4163" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc2331ba20bf4e9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbea50d2cccef4836"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R961e389eb1dd436b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2f905b87903454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbea50d2cccef4836" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96efc2195247420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R961e389eb1dd436b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.20% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491789702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,460</x:t>
-[...16 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,830</x:t>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,310</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>96,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,590</x:t>
-[...102 lines deleted...]
-          <x:t>95,160</x:t>
+          <x:t>93,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,470</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,210</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>