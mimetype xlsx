--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc2331ba20bf4e9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a0b8817338a461b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R961e389eb1dd436b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96f4894d8b224fd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96efc2195247420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R961e389eb1dd436b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d097fc35e50428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96f4894d8b224fd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.20% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491789702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,530</x:t>
-[...306 lines deleted...]
-          <x:t>97,100</x:t>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>