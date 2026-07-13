--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a0b8817338a461b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0fb8f5aea9a4c7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96f4894d8b224fd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd50f2493ce84e86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d097fc35e50428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96f4894d8b224fd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbddae9f5826433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd50f2493ce84e86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.20% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491789702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>96,950</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,900</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>98,790</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>97,020</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>