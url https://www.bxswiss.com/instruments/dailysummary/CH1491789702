--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0fb8f5aea9a4c7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R740a0364211d4ba9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd50f2493ce84e86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd35a237446104f56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbddae9f5826433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd50f2493ce84e86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb02f287d452440be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd35a237446104f56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.20% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491789702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>97,610</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,840</x:t>
-[...571 lines deleted...]
-          <x:t>99,160</x:t>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>