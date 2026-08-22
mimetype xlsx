--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R740a0364211d4ba9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90638fa7335a49c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd35a237446104f56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02cdb017354947d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb02f287d452440be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd35a237446104f56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d3f741d3f814892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02cdb017354947d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.20% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491789702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>97,210</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,160</x:t>
-[...571 lines deleted...]
-          <x:t>99,740</x:t>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>