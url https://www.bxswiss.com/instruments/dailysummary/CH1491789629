--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b2a31e4f6544f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc547a0a99c564188" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bc5241b6fc7491d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb00de2c26d054e64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c11578a9c9b42a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bc5241b6fc7491d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb9b47422e5141dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb00de2c26d054e64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491789629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>