--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc547a0a99c564188" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0871cefe8e5c4eb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb00de2c26d054e64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18f241da9fe64daf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb9b47422e5141dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb00de2c26d054e64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f0d3e11ca2a40ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18f241da9fe64daf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491789629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,885</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,655</x:t>
-[...625 lines deleted...]
-          <x:t>99,710</x:t>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>