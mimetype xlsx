--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0871cefe8e5c4eb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f02d155349c49db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18f241da9fe64daf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42dd4711c62543f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f0d3e11ca2a40ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18f241da9fe64daf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2b028496a944162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42dd4711c62543f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491789629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>100,985</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...59 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,285</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,705</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>