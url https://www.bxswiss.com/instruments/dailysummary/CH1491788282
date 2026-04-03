--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re577376505384cdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eb6f473db0840bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R217d7aeef99049ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2418d8d6b6244c22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04fa6f3fef3046b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R217d7aeef99049ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R868feea790d84c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2418d8d6b6244c22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491788282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>95,850</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,060</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>95,910</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,970</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,580</x:t>
-[...70 lines deleted...]
-          <x:t>96,060</x:t>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,970</x:t>
-[...87 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,540</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>95,070</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>