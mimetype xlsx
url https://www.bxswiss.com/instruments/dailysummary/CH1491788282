--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eb6f473db0840bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6386453c89a4b67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2418d8d6b6244c22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2a119f3bd204653"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R868feea790d84c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2418d8d6b6244c22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22611de4d9c145dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2a119f3bd204653" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491788282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>94,460</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,640</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>95,870</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,010</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>94,490</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>