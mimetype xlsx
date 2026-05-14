--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6386453c89a4b67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93c2771b05564a8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2a119f3bd204653"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra09b9f5ba23445a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22611de4d9c145dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2a119f3bd204653" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf56ab2dcb5f4e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra09b9f5ba23445a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491788282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>