--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93c2771b05564a8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f05b1b4d49f4997" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra09b9f5ba23445a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1813c878c1ca4517"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf56ab2dcb5f4e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra09b9f5ba23445a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f99064d811a4133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1813c878c1ca4517" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491788282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>96,510</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,510</x:t>
-[...70 lines deleted...]
-          <x:t>97,800</x:t>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>97,800</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...381 lines deleted...]
-          <x:t>11.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,510</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>99,090</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>