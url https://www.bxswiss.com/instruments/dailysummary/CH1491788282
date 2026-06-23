--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f05b1b4d49f4997" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9aeef1d538a4bb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1813c878c1ca4517"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03f69ed4a132479d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f99064d811a4133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1813c878c1ca4517" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8beacb18fa8043dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03f69ed4a132479d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491788282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,770</x:t>
-[...58 lines deleted...]
-          <x:t>98,080</x:t>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>98,530</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>98,830</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>