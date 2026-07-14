--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9aeef1d538a4bb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbbceb7b98a74356" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03f69ed4a132479d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc110ecfb11ee4bbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8beacb18fa8043dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03f69ed4a132479d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40c23c8471b5453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc110ecfb11ee4bbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491788282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>98,250</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,670</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>29.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,480</x:t>
-[...436 lines deleted...]
-          <x:t>99,110</x:t>
+          <x:t>98,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>