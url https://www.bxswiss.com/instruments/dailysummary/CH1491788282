--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbbceb7b98a74356" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e1bac653e3b49b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc110ecfb11ee4bbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5950c698e73b4d4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40c23c8471b5453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc110ecfb11ee4bbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racb99545259649a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5950c698e73b4d4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491788282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,390</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,390</x:t>
-[...43 lines deleted...]
-          <x:t>98,310</x:t>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,480</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>98,740</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,650</x:t>
-[...38 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>98,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,770</x:t>
-[...21 lines deleted...]
-          <x:t>98,210</x:t>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,020</x:t>
-[...21 lines deleted...]
-          <x:t>97,210</x:t>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,790</x:t>
-[...323 lines deleted...]
-          <x:t>98,880</x:t>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>