--- v10 (2026-08-03)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e1bac653e3b49b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b97009828c4e78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5950c698e73b4d4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf00a343a7a9349b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racb99545259649a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5950c698e73b4d4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R577cfdec831f4d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf00a343a7a9349b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491788282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,160</x:t>
-[...215 lines deleted...]
-          <x:t>99,120</x:t>
+          <x:t>99,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,120</x:t>
-[...350 lines deleted...]
-          <x:t>94,770</x:t>
+          <x:t>99,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>