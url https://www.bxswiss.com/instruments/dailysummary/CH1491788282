--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b97009828c4e78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13eb60d9f5914c85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf00a343a7a9349b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13a361cb8d1b4d1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R577cfdec831f4d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf00a343a7a9349b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d840aa2aa474241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13a361cb8d1b4d1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491788282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...374 lines deleted...]
-          <x:t>98,080</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,730</x:t>
-[...38 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,150</x:t>
-[...26 lines deleted...]
-          <x:t>98,870</x:t>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,820</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>99,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,330</x:t>
-[...36 lines deleted...]
-          <x:t>99,060</x:t>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>