--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71c0d1108c594bbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e7bcb1005e0432c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0f4646b6c1d4e0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R607fa9edd62e479f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf78c6cf66ef4162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0f4646b6c1d4e0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b1196ebf8774d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R607fa9edd62e479f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.42% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491788266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>96,230</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,860</x:t>
-[...114 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,310</x:t>
-[...129 lines deleted...]
-          <x:t>95,640</x:t>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,300</x:t>
-[...6 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,280</x:t>
-[...252 lines deleted...]
-          <x:t>94,770</x:t>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>