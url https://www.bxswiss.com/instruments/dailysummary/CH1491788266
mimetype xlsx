--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e7bcb1005e0432c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R120d8c975bd44e4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R607fa9edd62e479f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48ed1356c3de40b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b1196ebf8774d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R607fa9edd62e479f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5420090894d4524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48ed1356c3de40b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.42% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491788266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,280</x:t>
-[...26 lines deleted...]
-          <x:t>94,880</x:t>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,380</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>94,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...235 lines deleted...]
-          <x:t>94,370</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>