--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R120d8c975bd44e4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23f9a8ae22b648fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48ed1356c3de40b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9f9a78a43554bdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5420090894d4524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48ed1356c3de40b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae43fca79b544e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9f9a78a43554bdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.42% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491788266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>