--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23f9a8ae22b648fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf04c6771235f4d69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9f9a78a43554bdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf8a90f222f74863"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae43fca79b544e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9f9a78a43554bdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebad7292d0b14ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf8a90f222f74863" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.42% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491788266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>97,800</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,790</x:t>
+          <x:t>98,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...328 lines deleted...]
-          <x:t>98,170</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,170</x:t>
-[...112 lines deleted...]
-          <x:t>99,310</x:t>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>