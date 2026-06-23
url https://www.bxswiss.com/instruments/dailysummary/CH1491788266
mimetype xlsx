--- v7 (2026-06-02)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf04c6771235f4d69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97cddb60016c4263" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf8a90f222f74863"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3b1674026594ba7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebad7292d0b14ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf8a90f222f74863" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re63830e4c7cd486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3b1674026594ba7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.42% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491788266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>97,810</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,420</x:t>
-[...65 lines deleted...]
-          <x:t>98,170</x:t>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,170</x:t>
-[...259 lines deleted...]
-          <x:t>98,320</x:t>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,140</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>98,420</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>98,550</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,920</x:t>
-        </x:is>
-[...8 lines deleted...]
-          <x:t>98,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>