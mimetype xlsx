--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97cddb60016c4263" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ddef09a5c0146cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3b1674026594ba7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77bd6b97cc53470f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re63830e4c7cd486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3b1674026594ba7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c3a834744c74917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77bd6b97cc53470f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.42% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491788266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>98,400</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>98,750</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,560</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>98,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,610</x:t>
-[...301 lines deleted...]
-          <x:t>98,920</x:t>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>