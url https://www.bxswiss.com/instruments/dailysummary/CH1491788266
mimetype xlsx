--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ddef09a5c0146cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recf06c6a3f064600" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77bd6b97cc53470f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcffce16ce81f4c18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c3a834744c74917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77bd6b97cc53470f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4b621a744b645a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcffce16ce81f4c18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.42% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491788266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>17.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,550</x:t>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,350</x:t>
-[...11 lines deleted...]
-          <x:t>98,230</x:t>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>98,630</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>