--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1705c91e188e480e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd388798b63784134" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a8142bcec644819"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a734b60392146b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27f8c399e58042fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a8142bcec644819" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re342c7152d7a41c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a734b60392146b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491785494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...257 lines deleted...]
-          <x:t>100,685</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,065</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>101,175</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,175</x:t>
-[...129 lines deleted...]
-          <x:t>100,460</x:t>
+          <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>100,290</x:t>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>