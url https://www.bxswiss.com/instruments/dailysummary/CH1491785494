--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd388798b63784134" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re79cd01a71964479" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a734b60392146b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0febf7dea1aa42f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re342c7152d7a41c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a734b60392146b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3396e95bedc84e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0febf7dea1aa42f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491785494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>100,540</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,280</x:t>
-[...517 lines deleted...]
-          <x:t>99,890</x:t>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>