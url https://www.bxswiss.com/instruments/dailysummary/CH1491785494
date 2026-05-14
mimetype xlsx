--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re79cd01a71964479" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R140a0691e9a4417b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0febf7dea1aa42f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d1920a1e97145c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3396e95bedc84e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0febf7dea1aa42f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba5b48c9f5ed4f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d1920a1e97145c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491785494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>100,815</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,410</x:t>
-[...65 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,135</x:t>
-[...43 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,435</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>101,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,385</x:t>
+          <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,565</x:t>
-[...36 lines deleted...]
-          <x:t>101,445</x:t>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>