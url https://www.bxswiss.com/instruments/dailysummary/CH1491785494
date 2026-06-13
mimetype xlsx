--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R140a0691e9a4417b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87f8d47e578e42b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d1920a1e97145c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75640b282db04621"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba5b48c9f5ed4f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d1920a1e97145c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4201e79cc56c484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75640b282db04621" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491785494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>