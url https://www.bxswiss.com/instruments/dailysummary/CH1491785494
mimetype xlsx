--- v6 (2026-06-13)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87f8d47e578e42b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R483473b8915f4371" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75640b282db04621"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbdcbfff0b214a2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4201e79cc56c484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75640b282db04621" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7ecada349364791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbdcbfff0b214a2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491785494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>100,010</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,900</x:t>
-[...16 lines deleted...]
-          <x:t>100,390</x:t>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,430</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>100,430</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,130</x:t>
-[...38 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,540</x:t>
-[...306 lines deleted...]
-          <x:t>99,890</x:t>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>