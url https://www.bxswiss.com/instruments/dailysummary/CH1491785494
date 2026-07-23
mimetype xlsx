--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R483473b8915f4371" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95f46a6e47024715" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbdcbfff0b214a2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92e1ed2843e9473c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7ecada349364791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbdcbfff0b214a2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R089494f96e354641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92e1ed2843e9473c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491785494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>100,180</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,440</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>100,725</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,590</x:t>
-[...38 lines deleted...]
-          <x:t>100,350</x:t>
+          <x:t>100,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,420</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>99,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>100,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>10.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,830</x:t>
-[...441 lines deleted...]
-          <x:t>100,500</x:t>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>