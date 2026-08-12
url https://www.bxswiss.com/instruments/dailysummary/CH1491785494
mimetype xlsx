--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95f46a6e47024715" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eb80db62c434c37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92e1ed2843e9473c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40dd607a11164647"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R089494f96e354641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92e1ed2843e9473c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra81db360bb8a4f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40dd607a11164647" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491785494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,665</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>23.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,290</x:t>
-[...561 lines deleted...]
-          <x:t>101,465</x:t>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,345</x:t>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>