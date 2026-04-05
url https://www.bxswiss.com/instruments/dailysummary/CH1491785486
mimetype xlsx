--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cea0c79a2804b25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R340642c5a9f14558" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27d6395e93f541ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30ee82e5afcd4615"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ecf61a9d8a244f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27d6395e93f541ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54054ec610554c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30ee82e5afcd4615" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491785486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...225 lines deleted...]
-          <x:t>98,340</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>97,410</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,150</x:t>
-[...328 lines deleted...]
-          <x:t>97,160</x:t>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>