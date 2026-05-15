--- v4 (2026-04-05)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R340642c5a9f14558" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf422ca4f1f524e91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30ee82e5afcd4615"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82a9198721b245f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54054ec610554c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30ee82e5afcd4615" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6af0664029fa44e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82a9198721b245f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491785486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>96,570</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,570</x:t>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,620</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>20.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,230</x:t>
-[...75 lines deleted...]
-          <x:t>94,880</x:t>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,830</x:t>
-[...129 lines deleted...]
-          <x:t>98,920</x:t>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,760</x:t>
-[...26 lines deleted...]
-          <x:t>99,140</x:t>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>