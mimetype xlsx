--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf422ca4f1f524e91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17676a8344e84ecd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82a9198721b245f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R525b9fe677b64e5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6af0664029fa44e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82a9198721b245f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7712e437992c4c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R525b9fe677b64e5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491785486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>98,020</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,540</x:t>
-[...65 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,110</x:t>
-[...215 lines deleted...]
-          <x:t>97,430</x:t>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,530</x:t>
-        </x:is>
-[...273 lines deleted...]
-          <x:t>97,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>