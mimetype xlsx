--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17676a8344e84ecd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff32a707ed9e4e65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R525b9fe677b64e5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53985e7d6d034943"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7712e437992c4c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R525b9fe677b64e5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R301820125e6742a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53985e7d6d034943" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491785486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>99,120</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,920</x:t>
-[...26 lines deleted...]
-          <x:t>95,670</x:t>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...418 lines deleted...]
-          <x:t>97,260</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>96,530</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>