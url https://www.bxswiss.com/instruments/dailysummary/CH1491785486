--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff32a707ed9e4e65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4578f56d05bb4f99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53985e7d6d034943"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a17cecf63444f72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R301820125e6742a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53985e7d6d034943" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48fa66c71e864a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a17cecf63444f72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491785486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>97,180</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,260</x:t>
-        </x:is>
-[...413 lines deleted...]
-          <x:t>93,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>