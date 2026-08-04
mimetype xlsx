--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4578f56d05bb4f99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbf313f8805949aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a17cecf63444f72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb893ab38ebd24a31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48fa66c71e864a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a17cecf63444f72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3929781af23c4aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb893ab38ebd24a31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491785486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>96,360</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,850</x:t>
-[...11 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,720</x:t>
-[...328 lines deleted...]
-          <x:t>98,500</x:t>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,890</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,160</x:t>
-[...90 lines deleted...]
-          <x:t>97,260</x:t>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>