--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbf313f8805949aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e9df51311b5469a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb893ab38ebd24a31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccb75c28f1a54f3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3929781af23c4aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb893ab38ebd24a31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1eea5724fc042e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccb75c28f1a54f3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491785486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>