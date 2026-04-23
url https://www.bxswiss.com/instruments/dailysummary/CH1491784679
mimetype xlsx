--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R915f94345ac64cfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17878a2633694f4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R332e31f4a3184e63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72c994846a5746c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91e40093f47a4f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R332e31f4a3184e63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0cc93fb8f5142b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72c994846a5746c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491784679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>98,120</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,890</x:t>
-[...620 lines deleted...]
-          <x:t>93,850</x:t>
+          <x:t>97,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>