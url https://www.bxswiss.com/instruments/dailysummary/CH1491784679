--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17878a2633694f4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e5e5659ce55478d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72c994846a5746c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd79992f8c6e54b14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0cc93fb8f5142b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72c994846a5746c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5a75cf2b4ba46b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd79992f8c6e54b14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491784679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>