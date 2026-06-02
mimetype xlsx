--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e5e5659ce55478d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9cc2c691422473d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd79992f8c6e54b14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9790dd7011bc4bcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5a75cf2b4ba46b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd79992f8c6e54b14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85d49beddc0c417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9790dd7011bc4bcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491784679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>97,940</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,720</x:t>
-[...16 lines deleted...]
-          <x:t>97,580</x:t>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,380</x:t>
-[...16 lines deleted...]
-          <x:t>97,430</x:t>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,250</x:t>
-[...296 lines deleted...]
-          <x:t>98,570</x:t>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>