--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9cc2c691422473d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcc809bfa86c4950" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9790dd7011bc4bcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf41596e9879640cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85d49beddc0c417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9790dd7011bc4bcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c695149097d4ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf41596e9879640cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491784679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,010</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>96,440</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>96,340</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,310</x:t>
-[...87 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,690</x:t>
-[...90 lines deleted...]
-          <x:t>96,010</x:t>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>