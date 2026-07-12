--- v8 (2026-06-22)
+++ v9 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcc809bfa86c4950" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20093ea1dc744590" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf41596e9879640cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reab84e1d7b1e4cf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c695149097d4ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf41596e9879640cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a47dcc8936c43e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reab84e1d7b1e4cf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491784679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>22.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,640</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>96,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,690</x:t>
-[...16 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,270</x:t>
-[...21 lines deleted...]
-          <x:t>96,980</x:t>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,130</x:t>
-[...389 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>97,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,020</x:t>
-[...9 lines deleted...]
-          <x:t>96,880</x:t>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>