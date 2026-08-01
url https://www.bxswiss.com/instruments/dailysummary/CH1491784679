--- v9 (2026-07-12)
+++ v10 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20093ea1dc744590" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe73abd90349466e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reab84e1d7b1e4cf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97f2ade653df43d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a47dcc8936c43e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reab84e1d7b1e4cf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R743f89b37d9b4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97f2ade653df43d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491784679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>96,690</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,530</x:t>
-[...242 lines deleted...]
-          <x:t>98,090</x:t>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...127 lines deleted...]
-          <x:t>98,540</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>