--- v10 (2026-08-01)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe73abd90349466e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R062cc1bd86a64b4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97f2ade653df43d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cc84c3448814fe6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R743f89b37d9b4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97f2ade653df43d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R437d2901121e42a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cc84c3448814fe6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491784679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,290</x:t>
-[...26 lines deleted...]
-          <x:t>98,130</x:t>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,750</x:t>
-[...60 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>98,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,120</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>97,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,840</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>