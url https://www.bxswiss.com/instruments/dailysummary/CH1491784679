--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R062cc1bd86a64b4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5db148783f994e28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cc84c3448814fe6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9658a19961b4249"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R437d2901121e42a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cc84c3448814fe6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ac577baeb884c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9658a19961b4249" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491784679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,340</x:t>
-[...183 lines deleted...]
-          <x:t>94,480</x:t>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,130</x:t>
-[...102 lines deleted...]
-          <x:t>95,740</x:t>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>95,940</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,280</x:t>
-        </x:is>
-[...224 lines deleted...]
-          <x:t>95,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>