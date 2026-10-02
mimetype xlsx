--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5db148783f994e28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1ec975002e4d1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9658a19961b4249"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32f1de83f5834345"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ac577baeb884c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9658a19961b4249" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cbe837f9c4d47f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32f1de83f5834345" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491784679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>95,940</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...450 lines deleted...]
-          <x:t>96,020</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,020</x:t>
-[...139 lines deleted...]
-          <x:t>96,280</x:t>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>