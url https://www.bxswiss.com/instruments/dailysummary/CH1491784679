--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1ec975002e4d1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ff1d2733d0f46e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32f1de83f5834345"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7206981377f249dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cbe837f9c4d47f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32f1de83f5834345" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39e901b9f1874936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7206981377f249dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491784679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>96,020</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,020</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>97,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,660</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>