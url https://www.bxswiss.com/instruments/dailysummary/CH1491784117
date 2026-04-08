--- v5 (2026-03-19)
+++ v6 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5308967ba4344b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8236c5f00d34aff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R640ed20fc49b493f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R651fe4b1a94840fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b71aede5d594809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R640ed20fc49b493f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36bec8ce727d40ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R651fe4b1a94840fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07% p.a. Multi Barrier Reverse Convertible on Intel, Nvidia, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491784117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,800</x:t>
-[...242 lines deleted...]
-          <x:t>94,030</x:t>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,890</x:t>
-[...6 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,520</x:t>
-[...193 lines deleted...]
-          <x:t>92,950</x:t>
+          <x:t>94,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,130</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>93,690</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>