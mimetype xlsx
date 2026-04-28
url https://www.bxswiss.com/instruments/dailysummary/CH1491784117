--- v6 (2026-04-08)
+++ v7 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8236c5f00d34aff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19465cb6a40e4e94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R651fe4b1a94840fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed20fd82da14edc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36bec8ce727d40ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R651fe4b1a94840fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R936c445a09624904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed20fd82da14edc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07% p.a. Multi Barrier Reverse Convertible on Intel, Nvidia, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491784117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>92,950</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,130</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>27.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,500</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>91,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>