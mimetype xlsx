--- v7 (2026-04-28)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19465cb6a40e4e94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb5536b11fd543bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed20fd82da14edc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17874b12feb74b3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R936c445a09624904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed20fd82da14edc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7168f51d4cf34db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17874b12feb74b3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07% p.a. Multi Barrier Reverse Convertible on Intel, Nvidia, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491784117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>