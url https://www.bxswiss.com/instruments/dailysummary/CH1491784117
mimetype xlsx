--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb5536b11fd543bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R213b12e3df6a4c7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17874b12feb74b3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf60507b1d8e249c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7168f51d4cf34db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17874b12feb74b3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5872a26ab17048af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf60507b1d8e249c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07% p.a. Multi Barrier Reverse Convertible on Intel, Nvidia, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491784117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,250</x:t>
-[...495 lines deleted...]
-          <x:t>98,730</x:t>
+          <x:t>97,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>