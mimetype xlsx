--- v9 (2026-06-10)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R213b12e3df6a4c7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R079013a8e4dc4f14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf60507b1d8e249c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b4625aaf2a84996"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5872a26ab17048af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf60507b1d8e249c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bcf7a2f4cc44e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b4625aaf2a84996" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07% p.a. Multi Barrier Reverse Convertible on Intel, Nvidia, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491784117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>98,770</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...423 lines deleted...]
-          <x:t>98,580</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>96,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,850</x:t>
-[...31 lines deleted...]
-          <x:t>97,000</x:t>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>