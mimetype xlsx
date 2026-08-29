--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R079013a8e4dc4f14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re435ac3bbff14777" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b4625aaf2a84996"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46f1770dce824178"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bcf7a2f4cc44e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b4625aaf2a84996" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf3b706575e64af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46f1770dce824178" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07% p.a. Multi Barrier Reverse Convertible on Intel, Nvidia, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491784117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,330</x:t>
-[...43 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,510</x:t>
-[...387 lines deleted...]
-          <x:t>97,570</x:t>
+          <x:t>99,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>