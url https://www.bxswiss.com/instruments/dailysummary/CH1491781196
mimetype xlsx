--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c365c1fb07148c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref123c81188a4ffc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9488362aa8f47a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dff98d727754279"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5da0a8ef94bd47c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9488362aa8f47a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dace9d1ee404413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dff98d727754279" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.80% p.a. Barrier Reverse Convertible on MP Materials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491781196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...171 lines deleted...]
-          <x:t>99,920</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,550</x:t>
-[...11 lines deleted...]
-          <x:t>99,460</x:t>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,060</x:t>
-[...119 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,125</x:t>
-[...80 lines deleted...]
-          <x:t>101,705</x:t>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>05.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,405</x:t>
-[...171 lines deleted...]
-          <x:t>99,980</x:t>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>