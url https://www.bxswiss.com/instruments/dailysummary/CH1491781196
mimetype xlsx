--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref123c81188a4ffc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc952c4fa543b4f54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dff98d727754279"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36e5d6791d4c4162"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dace9d1ee404413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dff98d727754279" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8a8612d37274e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36e5d6791d4c4162" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.80% p.a. Barrier Reverse Convertible on MP Materials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491781196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>101,705</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>05.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,405</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>99,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,640</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>