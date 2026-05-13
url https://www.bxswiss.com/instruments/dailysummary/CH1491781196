--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc952c4fa543b4f54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f45f9dc4cbc43ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36e5d6791d4c4162"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R544ab21a0dc040e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8a8612d37274e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36e5d6791d4c4162" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R901c3ad64a0b4b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R544ab21a0dc040e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.80% p.a. Barrier Reverse Convertible on MP Materials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491781196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>