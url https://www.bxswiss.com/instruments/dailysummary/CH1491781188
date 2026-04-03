--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R227e00f3fead4aab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R304c1e00a05d416f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35520e92c4f34152"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdefeea64e10f48fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bab315d764b498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35520e92c4f34152" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56ca21c76674460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdefeea64e10f48fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491781188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,020</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,740</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>