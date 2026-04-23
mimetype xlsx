--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R304c1e00a05d416f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fc36ee7981e4ce8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdefeea64e10f48fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R306ebd7f0ced4116"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56ca21c76674460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdefeea64e10f48fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf871279f3c3342fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R306ebd7f0ced4116" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491781188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>94,910</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,700</x:t>
-[...571 lines deleted...]
-          <x:t>92,570</x:t>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>