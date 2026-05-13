--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fc36ee7981e4ce8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e481ca5660347cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R306ebd7f0ced4116"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e3a8ae1107947ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf871279f3c3342fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R306ebd7f0ced4116" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb04cea3e3b4a4fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e3a8ae1107947ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491781188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>