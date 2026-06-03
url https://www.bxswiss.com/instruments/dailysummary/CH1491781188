--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e481ca5660347cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb57f2a0002164223" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e3a8ae1107947ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f0da2a292f4e45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb04cea3e3b4a4fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e3a8ae1107947ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ac3a73cee784a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f0da2a292f4e45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491781188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,900</x:t>
-[...21 lines deleted...]
-          <x:t>97,740</x:t>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,640</x:t>
-[...463 lines deleted...]
-          <x:t>99,910</x:t>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>