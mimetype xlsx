--- v7 (2026-06-03)
+++ v8 (2026-06-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb57f2a0002164223" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7be170d682a4180" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f0da2a292f4e45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc5e0f0cd69e4558"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ac3a73cee784a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f0da2a292f4e45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d27e2733e644d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc5e0f0cd69e4558" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491781188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,060</x:t>
-[...48 lines deleted...]
-          <x:t>99,610</x:t>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>99,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,620</x:t>
-[...409 lines deleted...]
-          <x:t>99,490</x:t>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>