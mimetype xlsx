--- v8 (2026-06-24)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7be170d682a4180" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84b858484dd947ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc5e0f0cd69e4558"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2532753efac84092"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d27e2733e644d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc5e0f0cd69e4558" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab332bb50555412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2532753efac84092" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491781188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>100,070</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,010</x:t>
-[...80 lines deleted...]
-          <x:t>99,770</x:t>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>