--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84b858484dd947ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37a365b03495402a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2532753efac84092"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb77eedf22f254139"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab332bb50555412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2532753efac84092" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b65d1ce962841f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb77eedf22f254139" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491781188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>99,440</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>100,070</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,010</x:t>
-[...16 lines deleted...]
-          <x:t>100,120</x:t>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,010</x:t>
-[...11 lines deleted...]
-          <x:t>99,940</x:t>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,940</x:t>
-[...409 lines deleted...]
-          <x:t>99,730</x:t>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>