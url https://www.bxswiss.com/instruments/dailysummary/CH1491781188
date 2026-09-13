--- v10 (2026-08-03)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37a365b03495402a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R349abc1d7f9a41ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb77eedf22f254139"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c4b0cb1a99a43c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b65d1ce962841f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb77eedf22f254139" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6db57722f1414edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c4b0cb1a99a43c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491781188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,640</x:t>
-[...11 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,360</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,360</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>100,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,370</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>99,580</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,630</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,780</x:t>
-[...404 lines deleted...]
-          <x:t>100,975</x:t>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>